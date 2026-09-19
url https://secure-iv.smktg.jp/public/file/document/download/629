--- v0 (2026-06-27)
+++ v1 (2026-09-19)
@@ -15,51 +15,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28925"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.0.236\03_Engineer\02_アプリケーションチーム\15_ネイティブアプリ診断\04_テンプレート\ヒアリングシート\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2E44AF7A-88F0-4595-8947-5E3DAB78D320}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E978D2FF-135B-4FDA-ACA8-372814F0EE16}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="701" xr2:uid="{1C1CF110-912F-44E3-8CBC-6A2280420047}"/>
   </bookViews>
   <sheets>
     <sheet name="共通" sheetId="2" r:id="rId1"/>
     <sheet name="ヒアリングシート_1227" sheetId="4" state="hidden" r:id="rId2"/>
     <sheet name="iOS" sheetId="15" r:id="rId3"/>
     <sheet name="Android" sheetId="6" r:id="rId4"/>
     <sheet name="Web-別紙(サンプルリクエスト記載例)" sheetId="12" state="hidden" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">Android!#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">iOS!#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'Web-別紙(サンプルリクエスト記載例)'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">Android!$A$1:$F$27</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">iOS!$A$1:$S$40</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'Web-別紙(サンプルリクエスト記載例)'!$A$1:$E$18</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">共通!$A$1:$AF$145</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
@@ -2779,51 +2779,51 @@
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="游ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
         <scheme val="minor"/>
       </rPr>
       <t>でご提供ください</t>
     </r>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>ipaファイル
 ※ご提供方法について
 動的解析を実施するため、診断用端末にインストール可能な形式でご提供ください。TestFlightでの提供を推奨します。
 また、静的解析のため、ipaファイルをご提供ください。
 ※AppleID:sindan01@secure-iv.net
 　AppleID:web-penetration@secure-iv.net
 ※UDIDでアプリをインストール可能な端末の制限をしている場合（AdHoc配布）は、以下UDIDの登録をお願いします。
 ・AppleID:sindan01@secure-iv.net
 UDID
 5C82FC47430E8AB759D60411A2F4323F913D767B
 ・AppleID:web-penetration@secure-iv.net
 UDID
-00008030-001E508A21D8402E</t>
+47EF0244F50FF1447278FEA2F721FEAA7064A50A</t>
     <rPh sb="11" eb="13">
       <t>テイキョウ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ホウホウ</t>
     </rPh>
     <rPh sb="217" eb="219">
       <t>ハイフ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="h:mm;@"/>
   </numFmts>
   <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
@@ -3712,349 +3712,349 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="6" xfId="0" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="5" xfId="0" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="14" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="20" fontId="2" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="3" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...49 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
-    </xf>
-[...52 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
-    </xf>
-[...88 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="10" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="10" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="10" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
@@ -5678,827 +5678,827 @@
       <c r="L2" s="109"/>
       <c r="M2" s="109"/>
       <c r="N2" s="109"/>
       <c r="O2" s="109"/>
       <c r="P2" s="109"/>
       <c r="Q2" s="109"/>
       <c r="R2" s="109"/>
       <c r="S2" s="109"/>
       <c r="T2" s="109"/>
       <c r="U2" s="109"/>
       <c r="V2" s="109"/>
       <c r="W2" s="109"/>
       <c r="X2" s="109"/>
       <c r="Y2" s="109"/>
       <c r="Z2" s="109"/>
       <c r="AA2" s="109"/>
       <c r="AB2" s="109"/>
       <c r="AC2" s="109"/>
       <c r="AD2" s="109"/>
       <c r="AE2" s="109"/>
     </row>
     <row r="4" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B4" s="20" t="s">
         <v>151</v>
       </c>
-      <c r="C4" s="76" t="s">
+      <c r="C4" s="72" t="s">
         <v>152</v>
       </c>
-      <c r="D4" s="76"/>
-[...24 lines deleted...]
-      <c r="AC4" s="76"/>
+      <c r="D4" s="72"/>
+      <c r="E4" s="72"/>
+      <c r="F4" s="72"/>
+      <c r="G4" s="72"/>
+      <c r="H4" s="72"/>
+      <c r="I4" s="72"/>
+      <c r="J4" s="72"/>
+      <c r="K4" s="72"/>
+      <c r="L4" s="72"/>
+      <c r="M4" s="72"/>
+      <c r="N4" s="72"/>
+      <c r="O4" s="72"/>
+      <c r="P4" s="72"/>
+      <c r="Q4" s="72"/>
+      <c r="R4" s="72"/>
+      <c r="S4" s="72"/>
+      <c r="T4" s="72"/>
+      <c r="U4" s="72"/>
+      <c r="V4" s="72"/>
+      <c r="W4" s="72"/>
+      <c r="X4" s="72"/>
+      <c r="Y4" s="72"/>
+      <c r="Z4" s="72"/>
+      <c r="AA4" s="72"/>
+      <c r="AB4" s="72"/>
+      <c r="AC4" s="72"/>
     </row>
     <row r="5" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C5" s="4"/>
-      <c r="D5" s="114"/>
-      <c r="E5" s="114"/>
+      <c r="D5" s="112"/>
+      <c r="E5" s="112"/>
       <c r="F5" s="19" t="s">
         <v>144</v>
       </c>
       <c r="G5" s="20"/>
       <c r="H5" s="20"/>
-      <c r="I5" s="115"/>
-      <c r="J5" s="115"/>
+      <c r="I5" s="113"/>
+      <c r="J5" s="113"/>
       <c r="K5" s="19" t="s">
         <v>145</v>
       </c>
       <c r="L5" s="20"/>
       <c r="M5" s="20"/>
       <c r="N5" s="20"/>
       <c r="O5" s="20"/>
       <c r="P5" s="20"/>
       <c r="Q5" s="20"/>
       <c r="R5" s="20"/>
       <c r="S5" s="20"/>
       <c r="T5" s="20"/>
       <c r="U5" s="20"/>
       <c r="V5" s="20"/>
       <c r="W5" s="20"/>
       <c r="X5" s="20"/>
       <c r="Y5" s="20"/>
       <c r="Z5" s="20"/>
       <c r="AA5" s="20"/>
       <c r="AB5" s="20"/>
       <c r="AC5" s="20"/>
       <c r="AD5" s="20"/>
     </row>
     <row r="6" spans="1:31" ht="9" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="7" spans="1:31" ht="22.2" x14ac:dyDescent="0.45">
       <c r="B7" s="23" t="s">
         <v>139</v>
       </c>
       <c r="C7" s="24" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:31" x14ac:dyDescent="0.45">
-      <c r="C8" s="84" t="s">
+      <c r="C8" s="94" t="s">
         <v>1</v>
       </c>
-      <c r="D8" s="85"/>
-[...24 lines deleted...]
-      <c r="AC8" s="74"/>
+      <c r="D8" s="126"/>
+      <c r="E8" s="126"/>
+      <c r="F8" s="126"/>
+      <c r="G8" s="126"/>
+      <c r="H8" s="127"/>
+      <c r="I8" s="128"/>
+      <c r="J8" s="129"/>
+      <c r="K8" s="129"/>
+      <c r="L8" s="129"/>
+      <c r="M8" s="129"/>
+      <c r="N8" s="129"/>
+      <c r="O8" s="129"/>
+      <c r="P8" s="129"/>
+      <c r="Q8" s="129"/>
+      <c r="R8" s="129"/>
+      <c r="S8" s="129"/>
+      <c r="T8" s="129"/>
+      <c r="U8" s="129"/>
+      <c r="V8" s="129"/>
+      <c r="W8" s="129"/>
+      <c r="X8" s="129"/>
+      <c r="Y8" s="129"/>
+      <c r="Z8" s="129"/>
+      <c r="AA8" s="129"/>
+      <c r="AB8" s="129"/>
+      <c r="AC8" s="130"/>
     </row>
     <row r="9" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C9" s="87" t="s">
+      <c r="C9" s="133" t="s">
         <v>142</v>
       </c>
-      <c r="D9" s="88"/>
-[...9 lines deleted...]
-      <c r="N9" s="90"/>
+      <c r="D9" s="134"/>
+      <c r="E9" s="134"/>
+      <c r="F9" s="134"/>
+      <c r="G9" s="134"/>
+      <c r="H9" s="135"/>
+      <c r="I9" s="125"/>
+      <c r="J9" s="125"/>
+      <c r="K9" s="125"/>
+      <c r="L9" s="125"/>
+      <c r="M9" s="125"/>
+      <c r="N9" s="125"/>
       <c r="P9" s="18"/>
       <c r="Q9" s="18"/>
       <c r="R9" s="18"/>
       <c r="S9" s="18"/>
       <c r="T9" s="18"/>
       <c r="U9" s="18"/>
     </row>
     <row r="10" spans="1:31" ht="18" x14ac:dyDescent="0.45">
-      <c r="C10" s="87" t="s">
+      <c r="C10" s="133" t="s">
         <v>143</v>
       </c>
-      <c r="D10" s="88"/>
-[...9 lines deleted...]
-      <c r="N10" s="90"/>
+      <c r="D10" s="134"/>
+      <c r="E10" s="134"/>
+      <c r="F10" s="134"/>
+      <c r="G10" s="134"/>
+      <c r="H10" s="135"/>
+      <c r="I10" s="125"/>
+      <c r="J10" s="125"/>
+      <c r="K10" s="125"/>
+      <c r="L10" s="125"/>
+      <c r="M10" s="125"/>
+      <c r="N10" s="125"/>
     </row>
     <row r="11" spans="1:31" ht="18" x14ac:dyDescent="0.45">
-      <c r="C11" s="84" t="s">
+      <c r="C11" s="94" t="s">
         <v>138</v>
       </c>
-      <c r="D11" s="91"/>
-[...4 lines deleted...]
-      <c r="I11" s="90" t="s">
+      <c r="D11" s="95"/>
+      <c r="E11" s="95"/>
+      <c r="F11" s="95"/>
+      <c r="G11" s="95"/>
+      <c r="H11" s="95"/>
+      <c r="I11" s="125" t="s">
         <v>216</v>
       </c>
-      <c r="J11" s="90"/>
-[...3 lines deleted...]
-      <c r="N11" s="90"/>
+      <c r="J11" s="125"/>
+      <c r="K11" s="125"/>
+      <c r="L11" s="125"/>
+      <c r="M11" s="125"/>
+      <c r="N11" s="125"/>
       <c r="O11" s="17"/>
       <c r="P11" s="17"/>
       <c r="Q11" s="17"/>
       <c r="R11" s="17"/>
       <c r="S11" s="17"/>
       <c r="T11" s="17"/>
       <c r="U11" s="17"/>
       <c r="V11" s="17"/>
       <c r="W11" s="17"/>
       <c r="X11" s="17"/>
       <c r="Y11" s="17"/>
       <c r="Z11" s="17"/>
       <c r="AA11" s="17"/>
       <c r="AB11" s="17"/>
       <c r="AC11" s="17"/>
       <c r="AD11" s="17"/>
       <c r="AE11" s="17"/>
     </row>
     <row r="13" spans="1:31" ht="22.2" x14ac:dyDescent="0.45">
       <c r="B13" s="23" t="s">
         <v>139</v>
       </c>
       <c r="C13" s="24" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="14" spans="1:31" ht="18" x14ac:dyDescent="0.45">
-      <c r="C14" s="84" t="s">
+      <c r="C14" s="94" t="s">
         <v>202</v>
       </c>
-      <c r="D14" s="85"/>
-[...24 lines deleted...]
-      <c r="AC14" s="75"/>
+      <c r="D14" s="126"/>
+      <c r="E14" s="126"/>
+      <c r="F14" s="126"/>
+      <c r="G14" s="126"/>
+      <c r="H14" s="127"/>
+      <c r="I14" s="100"/>
+      <c r="J14" s="100"/>
+      <c r="K14" s="100"/>
+      <c r="L14" s="100"/>
+      <c r="M14" s="100"/>
+      <c r="N14" s="100"/>
+      <c r="O14" s="100"/>
+      <c r="P14" s="100"/>
+      <c r="Q14" s="100"/>
+      <c r="R14" s="100"/>
+      <c r="S14" s="100"/>
+      <c r="T14" s="100"/>
+      <c r="U14" s="100"/>
+      <c r="V14" s="100"/>
+      <c r="W14" s="100"/>
+      <c r="X14" s="100"/>
+      <c r="Y14" s="100"/>
+      <c r="Z14" s="100"/>
+      <c r="AA14" s="100"/>
+      <c r="AB14" s="100"/>
+      <c r="AC14" s="100"/>
     </row>
     <row r="16" spans="1:31" ht="22.2" x14ac:dyDescent="0.45">
       <c r="B16" s="23" t="s">
         <v>139</v>
       </c>
       <c r="C16" s="24" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C17" s="76" t="s">
+      <c r="C17" s="72" t="s">
         <v>201</v>
       </c>
-      <c r="D17" s="76"/>
-[...24 lines deleted...]
-      <c r="AC17" s="76"/>
+      <c r="D17" s="72"/>
+      <c r="E17" s="72"/>
+      <c r="F17" s="72"/>
+      <c r="G17" s="72"/>
+      <c r="H17" s="72"/>
+      <c r="I17" s="72"/>
+      <c r="J17" s="72"/>
+      <c r="K17" s="72"/>
+      <c r="L17" s="72"/>
+      <c r="M17" s="72"/>
+      <c r="N17" s="72"/>
+      <c r="O17" s="72"/>
+      <c r="P17" s="72"/>
+      <c r="Q17" s="72"/>
+      <c r="R17" s="72"/>
+      <c r="S17" s="72"/>
+      <c r="T17" s="72"/>
+      <c r="U17" s="72"/>
+      <c r="V17" s="72"/>
+      <c r="W17" s="72"/>
+      <c r="X17" s="72"/>
+      <c r="Y17" s="72"/>
+      <c r="Z17" s="72"/>
+      <c r="AA17" s="72"/>
+      <c r="AB17" s="72"/>
+      <c r="AC17" s="72"/>
     </row>
     <row r="18" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C18" s="76"/>
-[...25 lines deleted...]
-      <c r="AC18" s="76"/>
+      <c r="C18" s="72"/>
+      <c r="D18" s="72"/>
+      <c r="E18" s="72"/>
+      <c r="F18" s="72"/>
+      <c r="G18" s="72"/>
+      <c r="H18" s="72"/>
+      <c r="I18" s="72"/>
+      <c r="J18" s="72"/>
+      <c r="K18" s="72"/>
+      <c r="L18" s="72"/>
+      <c r="M18" s="72"/>
+      <c r="N18" s="72"/>
+      <c r="O18" s="72"/>
+      <c r="P18" s="72"/>
+      <c r="Q18" s="72"/>
+      <c r="R18" s="72"/>
+      <c r="S18" s="72"/>
+      <c r="T18" s="72"/>
+      <c r="U18" s="72"/>
+      <c r="V18" s="72"/>
+      <c r="W18" s="72"/>
+      <c r="X18" s="72"/>
+      <c r="Y18" s="72"/>
+      <c r="Z18" s="72"/>
+      <c r="AA18" s="72"/>
+      <c r="AB18" s="72"/>
+      <c r="AC18" s="72"/>
     </row>
     <row r="19" spans="1:31" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.45">
       <c r="AC19" s="68" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="20" spans="1:31" x14ac:dyDescent="0.45">
-      <c r="C20" s="81" t="s">
+      <c r="C20" s="82" t="s">
         <v>18</v>
       </c>
-      <c r="D20" s="81"/>
-[...1 lines deleted...]
-      <c r="F20" s="81" t="s">
+      <c r="D20" s="82"/>
+      <c r="E20" s="82"/>
+      <c r="F20" s="82" t="s">
         <v>19</v>
       </c>
-      <c r="G20" s="81"/>
-[...10 lines deleted...]
-      <c r="R20" s="81" t="s">
+      <c r="G20" s="82"/>
+      <c r="H20" s="82"/>
+      <c r="I20" s="82"/>
+      <c r="J20" s="82"/>
+      <c r="K20" s="82"/>
+      <c r="L20" s="82"/>
+      <c r="M20" s="82"/>
+      <c r="N20" s="82"/>
+      <c r="O20" s="82"/>
+      <c r="P20" s="82"/>
+      <c r="Q20" s="82"/>
+      <c r="R20" s="82" t="s">
         <v>5</v>
       </c>
-      <c r="S20" s="81"/>
-[...9 lines deleted...]
-      <c r="AC20" s="81"/>
+      <c r="S20" s="82"/>
+      <c r="T20" s="82"/>
+      <c r="U20" s="82"/>
+      <c r="V20" s="82"/>
+      <c r="W20" s="82"/>
+      <c r="X20" s="82"/>
+      <c r="Y20" s="82"/>
+      <c r="Z20" s="82"/>
+      <c r="AA20" s="82"/>
+      <c r="AB20" s="82"/>
+      <c r="AC20" s="82"/>
     </row>
     <row r="21" spans="1:31" ht="18" x14ac:dyDescent="0.45">
-      <c r="C21" s="81" t="s">
+      <c r="C21" s="82" t="s">
         <v>188</v>
       </c>
-      <c r="D21" s="81"/>
-[...24 lines deleted...]
-      <c r="AC21" s="79"/>
+      <c r="D21" s="82"/>
+      <c r="E21" s="82"/>
+      <c r="F21" s="115"/>
+      <c r="G21" s="115"/>
+      <c r="H21" s="115"/>
+      <c r="I21" s="115"/>
+      <c r="J21" s="115"/>
+      <c r="K21" s="115"/>
+      <c r="L21" s="115"/>
+      <c r="M21" s="115"/>
+      <c r="N21" s="115"/>
+      <c r="O21" s="115"/>
+      <c r="P21" s="115"/>
+      <c r="Q21" s="115"/>
+      <c r="R21" s="116"/>
+      <c r="S21" s="117"/>
+      <c r="T21" s="117"/>
+      <c r="U21" s="117"/>
+      <c r="V21" s="117"/>
+      <c r="W21" s="117"/>
+      <c r="X21" s="117"/>
+      <c r="Y21" s="117"/>
+      <c r="Z21" s="117"/>
+      <c r="AA21" s="117"/>
+      <c r="AB21" s="117"/>
+      <c r="AC21" s="117"/>
     </row>
     <row r="22" spans="1:31" ht="18" x14ac:dyDescent="0.45">
-      <c r="C22" s="80" t="s">
+      <c r="C22" s="114" t="s">
         <v>189</v>
       </c>
-      <c r="D22" s="80"/>
-[...24 lines deleted...]
-      <c r="AC22" s="79"/>
+      <c r="D22" s="114"/>
+      <c r="E22" s="114"/>
+      <c r="F22" s="115"/>
+      <c r="G22" s="115"/>
+      <c r="H22" s="115"/>
+      <c r="I22" s="115"/>
+      <c r="J22" s="115"/>
+      <c r="K22" s="115"/>
+      <c r="L22" s="115"/>
+      <c r="M22" s="115"/>
+      <c r="N22" s="115"/>
+      <c r="O22" s="115"/>
+      <c r="P22" s="115"/>
+      <c r="Q22" s="115"/>
+      <c r="R22" s="116"/>
+      <c r="S22" s="117"/>
+      <c r="T22" s="117"/>
+      <c r="U22" s="117"/>
+      <c r="V22" s="117"/>
+      <c r="W22" s="117"/>
+      <c r="X22" s="117"/>
+      <c r="Y22" s="117"/>
+      <c r="Z22" s="117"/>
+      <c r="AA22" s="117"/>
+      <c r="AB22" s="117"/>
+      <c r="AC22" s="117"/>
     </row>
     <row r="23" spans="1:31" x14ac:dyDescent="0.45">
-      <c r="C23" s="80" t="s">
+      <c r="C23" s="114" t="s">
         <v>189</v>
       </c>
-      <c r="D23" s="80"/>
-[...24 lines deleted...]
-      <c r="AC23" s="79"/>
+      <c r="D23" s="114"/>
+      <c r="E23" s="114"/>
+      <c r="F23" s="115"/>
+      <c r="G23" s="115"/>
+      <c r="H23" s="115"/>
+      <c r="I23" s="115"/>
+      <c r="J23" s="115"/>
+      <c r="K23" s="115"/>
+      <c r="L23" s="115"/>
+      <c r="M23" s="115"/>
+      <c r="N23" s="115"/>
+      <c r="O23" s="115"/>
+      <c r="P23" s="115"/>
+      <c r="Q23" s="115"/>
+      <c r="R23" s="117"/>
+      <c r="S23" s="117"/>
+      <c r="T23" s="117"/>
+      <c r="U23" s="117"/>
+      <c r="V23" s="117"/>
+      <c r="W23" s="117"/>
+      <c r="X23" s="117"/>
+      <c r="Y23" s="117"/>
+      <c r="Z23" s="117"/>
+      <c r="AA23" s="117"/>
+      <c r="AB23" s="117"/>
+      <c r="AC23" s="117"/>
     </row>
     <row r="24" spans="1:31" x14ac:dyDescent="0.45">
-      <c r="C24" s="80" t="s">
+      <c r="C24" s="114" t="s">
         <v>189</v>
       </c>
-      <c r="D24" s="80"/>
-[...24 lines deleted...]
-      <c r="AC24" s="79"/>
+      <c r="D24" s="114"/>
+      <c r="E24" s="114"/>
+      <c r="F24" s="115"/>
+      <c r="G24" s="115"/>
+      <c r="H24" s="115"/>
+      <c r="I24" s="115"/>
+      <c r="J24" s="115"/>
+      <c r="K24" s="115"/>
+      <c r="L24" s="115"/>
+      <c r="M24" s="115"/>
+      <c r="N24" s="115"/>
+      <c r="O24" s="115"/>
+      <c r="P24" s="115"/>
+      <c r="Q24" s="115"/>
+      <c r="R24" s="117"/>
+      <c r="S24" s="117"/>
+      <c r="T24" s="117"/>
+      <c r="U24" s="117"/>
+      <c r="V24" s="117"/>
+      <c r="W24" s="117"/>
+      <c r="X24" s="117"/>
+      <c r="Y24" s="117"/>
+      <c r="Z24" s="117"/>
+      <c r="AA24" s="117"/>
+      <c r="AB24" s="117"/>
+      <c r="AC24" s="117"/>
     </row>
     <row r="25" spans="1:31" ht="16.5" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="26" spans="1:31" ht="22.2" x14ac:dyDescent="0.45">
       <c r="C26" s="69" t="s">
         <v>248</v>
       </c>
       <c r="D26" s="11"/>
       <c r="E26" s="11"/>
       <c r="F26" s="11"/>
     </row>
     <row r="27" spans="1:31" x14ac:dyDescent="0.45">
-      <c r="C27" s="81" t="s">
+      <c r="C27" s="82" t="s">
         <v>123</v>
       </c>
-      <c r="D27" s="81"/>
-[...13 lines deleted...]
-      <c r="R27" s="81" t="s">
+      <c r="D27" s="82"/>
+      <c r="E27" s="82"/>
+      <c r="F27" s="115"/>
+      <c r="G27" s="115"/>
+      <c r="H27" s="115"/>
+      <c r="I27" s="115"/>
+      <c r="J27" s="115"/>
+      <c r="K27" s="115"/>
+      <c r="L27" s="115"/>
+      <c r="M27" s="115"/>
+      <c r="N27" s="115"/>
+      <c r="O27" s="115"/>
+      <c r="P27" s="115"/>
+      <c r="Q27" s="115"/>
+      <c r="R27" s="82" t="s">
         <v>8</v>
       </c>
-      <c r="S27" s="81"/>
-[...7 lines deleted...]
-      <c r="AA27" s="79"/>
+      <c r="S27" s="82"/>
+      <c r="T27" s="82"/>
+      <c r="U27" s="117"/>
+      <c r="V27" s="117"/>
+      <c r="W27" s="117"/>
+      <c r="X27" s="117"/>
+      <c r="Y27" s="117"/>
+      <c r="Z27" s="117"/>
+      <c r="AA27" s="117"/>
     </row>
     <row r="29" spans="1:31" x14ac:dyDescent="0.45">
       <c r="A29" s="71"/>
       <c r="B29" s="71"/>
       <c r="C29" s="71"/>
       <c r="D29" s="71"/>
       <c r="E29" s="71"/>
       <c r="F29" s="71"/>
       <c r="G29" s="71"/>
       <c r="H29" s="71"/>
       <c r="I29" s="71"/>
       <c r="J29" s="71"/>
       <c r="K29" s="71"/>
       <c r="L29" s="71"/>
       <c r="M29" s="71"/>
       <c r="N29" s="71"/>
       <c r="O29" s="71"/>
       <c r="P29" s="71"/>
       <c r="Q29" s="71"/>
       <c r="R29" s="71"/>
       <c r="S29" s="71"/>
       <c r="T29" s="71"/>
       <c r="U29" s="71"/>
       <c r="V29" s="71"/>
       <c r="W29" s="71"/>
       <c r="X29" s="71"/>
       <c r="Y29" s="71"/>
       <c r="Z29" s="71"/>
       <c r="AA29" s="71"/>
       <c r="AB29" s="71"/>
       <c r="AC29" s="71"/>
       <c r="AD29" s="71"/>
       <c r="AE29" s="71"/>
     </row>
     <row r="30" spans="1:31" ht="22.2" x14ac:dyDescent="0.45">
       <c r="B30" s="23" t="s">
         <v>139</v>
       </c>
       <c r="C30" s="24" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="31" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C31" s="84" t="s">
+      <c r="C31" s="94" t="s">
         <v>205</v>
       </c>
-      <c r="D31" s="91"/>
-[...3 lines deleted...]
-      <c r="H31" s="116"/>
+      <c r="D31" s="95"/>
+      <c r="E31" s="95"/>
+      <c r="F31" s="95"/>
+      <c r="G31" s="95"/>
+      <c r="H31" s="96"/>
       <c r="I31" s="61"/>
       <c r="J31" s="62"/>
       <c r="K31" s="62"/>
       <c r="L31" s="66"/>
       <c r="M31" s="62" t="s">
         <v>243</v>
       </c>
       <c r="N31" s="62" t="s">
         <v>203</v>
       </c>
       <c r="O31" s="62"/>
       <c r="P31" s="62"/>
       <c r="Q31" s="62"/>
       <c r="R31" s="67"/>
       <c r="S31" s="63"/>
       <c r="T31" s="64"/>
       <c r="U31" s="64"/>
       <c r="V31" s="64"/>
       <c r="W31" s="62" t="s">
         <v>243</v>
       </c>
       <c r="X31" s="64" t="s">
         <v>204</v>
       </c>
       <c r="Y31" s="64"/>
       <c r="Z31" s="64"/>
       <c r="AA31" s="64"/>
       <c r="AB31" s="64"/>
       <c r="AC31" s="65"/>
     </row>
     <row r="32" spans="1:31" x14ac:dyDescent="0.45">
       <c r="C32" s="3" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="34" spans="3:29" x14ac:dyDescent="0.45">
       <c r="C34" s="3" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="35" spans="3:29" ht="18" x14ac:dyDescent="0.45">
-      <c r="C35" s="103" t="s">
+      <c r="C35" s="99" t="s">
         <v>211</v>
       </c>
-      <c r="D35" s="103"/>
-[...7 lines deleted...]
-      <c r="L35" s="99" t="s">
+      <c r="D35" s="99"/>
+      <c r="E35" s="99"/>
+      <c r="F35" s="99"/>
+      <c r="G35" s="99"/>
+      <c r="H35" s="99"/>
+      <c r="I35" s="99"/>
+      <c r="J35" s="99"/>
+      <c r="K35" s="100"/>
+      <c r="L35" s="84" t="s">
         <v>244</v>
       </c>
-      <c r="M35" s="100"/>
-[...15 lines deleted...]
-      <c r="AC35" s="104"/>
+      <c r="M35" s="85"/>
+      <c r="N35" s="85"/>
+      <c r="O35" s="85"/>
+      <c r="P35" s="85"/>
+      <c r="Q35" s="85"/>
+      <c r="R35" s="85"/>
+      <c r="S35" s="85"/>
+      <c r="T35" s="85"/>
+      <c r="U35" s="85"/>
+      <c r="V35" s="85"/>
+      <c r="W35" s="85"/>
+      <c r="X35" s="85"/>
+      <c r="Y35" s="85"/>
+      <c r="Z35" s="85"/>
+      <c r="AA35" s="85"/>
+      <c r="AB35" s="85"/>
+      <c r="AC35" s="86"/>
     </row>
     <row r="36" spans="3:29" ht="18" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C36" s="96" t="s">
+      <c r="C36" s="101" t="s">
         <v>214</v>
       </c>
-      <c r="D36" s="97"/>
-[...7 lines deleted...]
-      <c r="L36" s="99" t="s">
+      <c r="D36" s="102"/>
+      <c r="E36" s="102"/>
+      <c r="F36" s="102"/>
+      <c r="G36" s="102"/>
+      <c r="H36" s="102"/>
+      <c r="I36" s="102"/>
+      <c r="J36" s="102"/>
+      <c r="K36" s="103"/>
+      <c r="L36" s="84" t="s">
         <v>141</v>
       </c>
-      <c r="M36" s="100"/>
-[...15 lines deleted...]
-      <c r="AC36" s="104"/>
+      <c r="M36" s="85"/>
+      <c r="N36" s="85"/>
+      <c r="O36" s="85"/>
+      <c r="P36" s="85"/>
+      <c r="Q36" s="85"/>
+      <c r="R36" s="85"/>
+      <c r="S36" s="85"/>
+      <c r="T36" s="85"/>
+      <c r="U36" s="85"/>
+      <c r="V36" s="85"/>
+      <c r="W36" s="85"/>
+      <c r="X36" s="85"/>
+      <c r="Y36" s="85"/>
+      <c r="Z36" s="85"/>
+      <c r="AA36" s="85"/>
+      <c r="AB36" s="85"/>
+      <c r="AC36" s="86"/>
     </row>
     <row r="37" spans="3:29" ht="18" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C37" s="96" t="s">
+      <c r="C37" s="101" t="s">
         <v>213</v>
       </c>
-      <c r="D37" s="97"/>
-[...7 lines deleted...]
-      <c r="L37" s="99" t="s">
+      <c r="D37" s="102"/>
+      <c r="E37" s="102"/>
+      <c r="F37" s="102"/>
+      <c r="G37" s="102"/>
+      <c r="H37" s="102"/>
+      <c r="I37" s="102"/>
+      <c r="J37" s="102"/>
+      <c r="K37" s="103"/>
+      <c r="L37" s="84" t="s">
         <v>141</v>
       </c>
-      <c r="M37" s="100"/>
-[...15 lines deleted...]
-      <c r="AC37" s="104"/>
+      <c r="M37" s="85"/>
+      <c r="N37" s="85"/>
+      <c r="O37" s="85"/>
+      <c r="P37" s="85"/>
+      <c r="Q37" s="85"/>
+      <c r="R37" s="85"/>
+      <c r="S37" s="85"/>
+      <c r="T37" s="85"/>
+      <c r="U37" s="85"/>
+      <c r="V37" s="85"/>
+      <c r="W37" s="85"/>
+      <c r="X37" s="85"/>
+      <c r="Y37" s="85"/>
+      <c r="Z37" s="85"/>
+      <c r="AA37" s="85"/>
+      <c r="AB37" s="85"/>
+      <c r="AC37" s="86"/>
     </row>
     <row r="38" spans="3:29" ht="18" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C38" s="96" t="s">
+      <c r="C38" s="101" t="s">
         <v>148</v>
       </c>
-      <c r="D38" s="97"/>
-[...7 lines deleted...]
-      <c r="L38" s="99" t="s">
+      <c r="D38" s="102"/>
+      <c r="E38" s="102"/>
+      <c r="F38" s="102"/>
+      <c r="G38" s="102"/>
+      <c r="H38" s="102"/>
+      <c r="I38" s="102"/>
+      <c r="J38" s="102"/>
+      <c r="K38" s="103"/>
+      <c r="L38" s="84" t="s">
         <v>141</v>
       </c>
-      <c r="M38" s="100"/>
-[...15 lines deleted...]
-      <c r="AC38" s="104"/>
+      <c r="M38" s="85"/>
+      <c r="N38" s="85"/>
+      <c r="O38" s="85"/>
+      <c r="P38" s="85"/>
+      <c r="Q38" s="85"/>
+      <c r="R38" s="85"/>
+      <c r="S38" s="85"/>
+      <c r="T38" s="85"/>
+      <c r="U38" s="85"/>
+      <c r="V38" s="85"/>
+      <c r="W38" s="85"/>
+      <c r="X38" s="85"/>
+      <c r="Y38" s="85"/>
+      <c r="Z38" s="85"/>
+      <c r="AA38" s="85"/>
+      <c r="AB38" s="85"/>
+      <c r="AC38" s="86"/>
     </row>
     <row r="39" spans="3:29" ht="18" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C39" s="96" t="s">
+      <c r="C39" s="101" t="s">
         <v>250</v>
       </c>
-      <c r="D39" s="97"/>
-[...7 lines deleted...]
-      <c r="L39" s="99" t="s">
+      <c r="D39" s="102"/>
+      <c r="E39" s="102"/>
+      <c r="F39" s="102"/>
+      <c r="G39" s="102"/>
+      <c r="H39" s="102"/>
+      <c r="I39" s="102"/>
+      <c r="J39" s="102"/>
+      <c r="K39" s="103"/>
+      <c r="L39" s="84" t="s">
         <v>141</v>
       </c>
-      <c r="M39" s="100"/>
-[...5 lines deleted...]
-      <c r="S39" s="81" t="s">
+      <c r="M39" s="85"/>
+      <c r="N39" s="85"/>
+      <c r="O39" s="85"/>
+      <c r="P39" s="85"/>
+      <c r="Q39" s="85"/>
+      <c r="R39" s="85"/>
+      <c r="S39" s="82" t="s">
         <v>251</v>
       </c>
-      <c r="T39" s="81"/>
-[...4 lines deleted...]
-      <c r="Y39" s="101"/>
+      <c r="T39" s="82"/>
+      <c r="U39" s="82"/>
+      <c r="V39" s="82"/>
+      <c r="W39" s="119"/>
+      <c r="X39" s="119"/>
+      <c r="Y39" s="119"/>
       <c r="Z39" s="70" t="s">
         <v>9</v>
       </c>
-      <c r="AA39" s="101"/>
-[...1 lines deleted...]
-      <c r="AC39" s="102"/>
+      <c r="AA39" s="119"/>
+      <c r="AB39" s="119"/>
+      <c r="AC39" s="120"/>
     </row>
     <row r="40" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="C40" s="105" t="s">
+      <c r="C40" s="121" t="s">
         <v>69</v>
       </c>
-      <c r="D40" s="106"/>
-[...24 lines deleted...]
-      <c r="AC40" s="107"/>
+      <c r="D40" s="122"/>
+      <c r="E40" s="122"/>
+      <c r="F40" s="122"/>
+      <c r="G40" s="122"/>
+      <c r="H40" s="122"/>
+      <c r="I40" s="122"/>
+      <c r="J40" s="122"/>
+      <c r="K40" s="122"/>
+      <c r="L40" s="122"/>
+      <c r="M40" s="122"/>
+      <c r="N40" s="122"/>
+      <c r="O40" s="122"/>
+      <c r="P40" s="122"/>
+      <c r="Q40" s="122"/>
+      <c r="R40" s="122"/>
+      <c r="S40" s="122"/>
+      <c r="T40" s="122"/>
+      <c r="U40" s="122"/>
+      <c r="V40" s="122"/>
+      <c r="W40" s="122"/>
+      <c r="X40" s="122"/>
+      <c r="Y40" s="122"/>
+      <c r="Z40" s="122"/>
+      <c r="AA40" s="122"/>
+      <c r="AB40" s="122"/>
+      <c r="AC40" s="123"/>
     </row>
     <row r="41" spans="3:29" ht="16.2" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C41" s="37"/>
       <c r="D41" s="38"/>
       <c r="E41" s="38"/>
       <c r="F41" s="38"/>
       <c r="G41" s="38"/>
       <c r="H41" s="38"/>
       <c r="I41" s="38"/>
       <c r="J41" s="38"/>
       <c r="K41" s="38"/>
       <c r="L41" s="38"/>
       <c r="M41" s="38"/>
       <c r="N41" s="38"/>
       <c r="O41" s="38"/>
       <c r="P41" s="38"/>
       <c r="Q41" s="38"/>
       <c r="R41" s="38"/>
       <c r="S41" s="38"/>
       <c r="T41" s="38"/>
       <c r="U41" s="38"/>
       <c r="V41" s="38"/>
       <c r="W41" s="38"/>
       <c r="X41" s="38"/>
       <c r="Y41" s="38"/>
@@ -6614,1203 +6614,1203 @@
       <c r="M46" s="20"/>
       <c r="N46" s="20"/>
       <c r="O46" s="20"/>
       <c r="P46" s="20"/>
       <c r="Q46" s="20"/>
       <c r="R46" s="20"/>
       <c r="S46" s="20"/>
       <c r="T46" s="20"/>
       <c r="U46" s="20"/>
       <c r="V46" s="20"/>
       <c r="W46" s="20"/>
       <c r="X46" s="20"/>
       <c r="Y46" s="20"/>
       <c r="Z46" s="20"/>
       <c r="AA46" s="20"/>
       <c r="AB46" s="20"/>
       <c r="AC46" s="20"/>
     </row>
     <row r="47" spans="3:29" ht="9" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="48" spans="3:29" x14ac:dyDescent="0.45">
       <c r="C48" s="3" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="49" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="C49" s="103" t="s">
+      <c r="C49" s="99" t="s">
         <v>59</v>
       </c>
-      <c r="D49" s="103"/>
-[...6 lines deleted...]
-      <c r="K49" s="99" t="s">
+      <c r="D49" s="99"/>
+      <c r="E49" s="99"/>
+      <c r="F49" s="99"/>
+      <c r="G49" s="99"/>
+      <c r="H49" s="99"/>
+      <c r="I49" s="99"/>
+      <c r="J49" s="99"/>
+      <c r="K49" s="84" t="s">
         <v>141</v>
       </c>
-      <c r="L49" s="100"/>
-[...2 lines deleted...]
-      <c r="O49" s="104"/>
+      <c r="L49" s="85"/>
+      <c r="M49" s="85"/>
+      <c r="N49" s="85"/>
+      <c r="O49" s="86"/>
     </row>
     <row r="50" spans="3:29" ht="9" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="51" spans="3:29" ht="18" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C51" s="76" t="s">
+      <c r="C51" s="72" t="s">
         <v>255</v>
       </c>
-      <c r="D51" s="76"/>
-[...23 lines deleted...]
-      <c r="AB51" s="76"/>
+      <c r="D51" s="72"/>
+      <c r="E51" s="72"/>
+      <c r="F51" s="72"/>
+      <c r="G51" s="72"/>
+      <c r="H51" s="72"/>
+      <c r="I51" s="72"/>
+      <c r="J51" s="72"/>
+      <c r="K51" s="72"/>
+      <c r="L51" s="72"/>
+      <c r="M51" s="72"/>
+      <c r="N51" s="72"/>
+      <c r="O51" s="72"/>
+      <c r="P51" s="72"/>
+      <c r="Q51" s="72"/>
+      <c r="R51" s="72"/>
+      <c r="S51" s="72"/>
+      <c r="T51" s="72"/>
+      <c r="U51" s="72"/>
+      <c r="V51" s="72"/>
+      <c r="W51" s="72"/>
+      <c r="X51" s="72"/>
+      <c r="Y51" s="72"/>
+      <c r="Z51" s="72"/>
+      <c r="AA51" s="72"/>
+      <c r="AB51" s="72"/>
     </row>
     <row r="52" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="C52" s="76"/>
-[...24 lines deleted...]
-      <c r="AB52" s="76"/>
+      <c r="C52" s="72"/>
+      <c r="D52" s="72"/>
+      <c r="E52" s="72"/>
+      <c r="F52" s="72"/>
+      <c r="G52" s="72"/>
+      <c r="H52" s="72"/>
+      <c r="I52" s="72"/>
+      <c r="J52" s="72"/>
+      <c r="K52" s="72"/>
+      <c r="L52" s="72"/>
+      <c r="M52" s="72"/>
+      <c r="N52" s="72"/>
+      <c r="O52" s="72"/>
+      <c r="P52" s="72"/>
+      <c r="Q52" s="72"/>
+      <c r="R52" s="72"/>
+      <c r="S52" s="72"/>
+      <c r="T52" s="72"/>
+      <c r="U52" s="72"/>
+      <c r="V52" s="72"/>
+      <c r="W52" s="72"/>
+      <c r="X52" s="72"/>
+      <c r="Y52" s="72"/>
+      <c r="Z52" s="72"/>
+      <c r="AA52" s="72"/>
+      <c r="AB52" s="72"/>
     </row>
     <row r="53" spans="3:29" ht="16.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="AC53" s="68" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="54" spans="3:29" ht="18" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C54" s="112"/>
-[...3 lines deleted...]
-      <c r="G54" s="81" t="s">
+      <c r="C54" s="110"/>
+      <c r="D54" s="110"/>
+      <c r="E54" s="110"/>
+      <c r="F54" s="110"/>
+      <c r="G54" s="82" t="s">
         <v>153</v>
       </c>
-      <c r="H54" s="81"/>
-[...3 lines deleted...]
-      <c r="L54" s="81" t="s">
+      <c r="H54" s="82"/>
+      <c r="I54" s="82"/>
+      <c r="J54" s="82"/>
+      <c r="K54" s="82"/>
+      <c r="L54" s="82" t="s">
         <v>34</v>
       </c>
-      <c r="M54" s="81"/>
-[...4 lines deleted...]
-      <c r="R54" s="81" t="s">
+      <c r="M54" s="82"/>
+      <c r="N54" s="82"/>
+      <c r="O54" s="82"/>
+      <c r="P54" s="82"/>
+      <c r="Q54" s="82"/>
+      <c r="R54" s="82" t="s">
         <v>35</v>
       </c>
-      <c r="S54" s="81"/>
-[...4 lines deleted...]
-      <c r="X54" s="108" t="s">
+      <c r="S54" s="82"/>
+      <c r="T54" s="82"/>
+      <c r="U54" s="82"/>
+      <c r="V54" s="82"/>
+      <c r="W54" s="82"/>
+      <c r="X54" s="124" t="s">
         <v>117</v>
       </c>
-      <c r="Y54" s="108"/>
-[...3 lines deleted...]
-      <c r="AC54" s="108"/>
+      <c r="Y54" s="124"/>
+      <c r="Z54" s="124"/>
+      <c r="AA54" s="124"/>
+      <c r="AB54" s="124"/>
+      <c r="AC54" s="124"/>
     </row>
     <row r="55" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="C55" s="94" t="s">
+      <c r="C55" s="118" t="s">
         <v>159</v>
       </c>
-      <c r="D55" s="94"/>
-[...2 lines deleted...]
-      <c r="G55" s="95" t="s">
+      <c r="D55" s="118"/>
+      <c r="E55" s="118"/>
+      <c r="F55" s="118"/>
+      <c r="G55" s="108" t="s">
         <v>156</v>
       </c>
-      <c r="H55" s="95"/>
-[...3 lines deleted...]
-      <c r="L55" s="95" t="s">
+      <c r="H55" s="108"/>
+      <c r="I55" s="108"/>
+      <c r="J55" s="108"/>
+      <c r="K55" s="108"/>
+      <c r="L55" s="108" t="s">
         <v>157</v>
       </c>
-      <c r="M55" s="95"/>
-[...4 lines deleted...]
-      <c r="R55" s="95" t="s">
+      <c r="M55" s="108"/>
+      <c r="N55" s="108"/>
+      <c r="O55" s="108"/>
+      <c r="P55" s="108"/>
+      <c r="Q55" s="108"/>
+      <c r="R55" s="108" t="s">
         <v>158</v>
       </c>
-      <c r="S55" s="95"/>
-[...4 lines deleted...]
-      <c r="X55" s="95" t="s">
+      <c r="S55" s="108"/>
+      <c r="T55" s="108"/>
+      <c r="U55" s="108"/>
+      <c r="V55" s="108"/>
+      <c r="W55" s="108"/>
+      <c r="X55" s="108" t="s">
         <v>161</v>
       </c>
-      <c r="Y55" s="95"/>
-[...3 lines deleted...]
-      <c r="AC55" s="95"/>
+      <c r="Y55" s="108"/>
+      <c r="Z55" s="108"/>
+      <c r="AA55" s="108"/>
+      <c r="AB55" s="108"/>
+      <c r="AC55" s="108"/>
     </row>
     <row r="56" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="C56" s="81" t="s">
+      <c r="C56" s="82" t="s">
         <v>31</v>
       </c>
-      <c r="D56" s="81"/>
-[...24 lines deleted...]
-      <c r="AC56" s="93"/>
+      <c r="D56" s="82"/>
+      <c r="E56" s="82"/>
+      <c r="F56" s="82"/>
+      <c r="G56" s="83"/>
+      <c r="H56" s="83"/>
+      <c r="I56" s="83"/>
+      <c r="J56" s="83"/>
+      <c r="K56" s="83"/>
+      <c r="L56" s="83"/>
+      <c r="M56" s="83"/>
+      <c r="N56" s="83"/>
+      <c r="O56" s="83"/>
+      <c r="P56" s="83"/>
+      <c r="Q56" s="83"/>
+      <c r="R56" s="83"/>
+      <c r="S56" s="83"/>
+      <c r="T56" s="83"/>
+      <c r="U56" s="83"/>
+      <c r="V56" s="83"/>
+      <c r="W56" s="83"/>
+      <c r="X56" s="83"/>
+      <c r="Y56" s="83"/>
+      <c r="Z56" s="83"/>
+      <c r="AA56" s="83"/>
+      <c r="AB56" s="83"/>
+      <c r="AC56" s="83"/>
     </row>
     <row r="57" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="C57" s="81" t="s">
+      <c r="C57" s="82" t="s">
         <v>32</v>
       </c>
-      <c r="D57" s="81"/>
-[...24 lines deleted...]
-      <c r="AC57" s="93"/>
+      <c r="D57" s="82"/>
+      <c r="E57" s="82"/>
+      <c r="F57" s="82"/>
+      <c r="G57" s="83"/>
+      <c r="H57" s="83"/>
+      <c r="I57" s="83"/>
+      <c r="J57" s="83"/>
+      <c r="K57" s="83"/>
+      <c r="L57" s="83"/>
+      <c r="M57" s="83"/>
+      <c r="N57" s="83"/>
+      <c r="O57" s="83"/>
+      <c r="P57" s="83"/>
+      <c r="Q57" s="83"/>
+      <c r="R57" s="83"/>
+      <c r="S57" s="83"/>
+      <c r="T57" s="83"/>
+      <c r="U57" s="83"/>
+      <c r="V57" s="83"/>
+      <c r="W57" s="83"/>
+      <c r="X57" s="83"/>
+      <c r="Y57" s="83"/>
+      <c r="Z57" s="83"/>
+      <c r="AA57" s="83"/>
+      <c r="AB57" s="83"/>
+      <c r="AC57" s="83"/>
     </row>
     <row r="58" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="C58" s="81" t="s">
+      <c r="C58" s="82" t="s">
         <v>33</v>
       </c>
-      <c r="D58" s="81"/>
-[...24 lines deleted...]
-      <c r="AC58" s="93"/>
+      <c r="D58" s="82"/>
+      <c r="E58" s="82"/>
+      <c r="F58" s="82"/>
+      <c r="G58" s="83"/>
+      <c r="H58" s="83"/>
+      <c r="I58" s="83"/>
+      <c r="J58" s="83"/>
+      <c r="K58" s="83"/>
+      <c r="L58" s="83"/>
+      <c r="M58" s="83"/>
+      <c r="N58" s="83"/>
+      <c r="O58" s="83"/>
+      <c r="P58" s="83"/>
+      <c r="Q58" s="83"/>
+      <c r="R58" s="83"/>
+      <c r="S58" s="83"/>
+      <c r="T58" s="83"/>
+      <c r="U58" s="83"/>
+      <c r="V58" s="83"/>
+      <c r="W58" s="83"/>
+      <c r="X58" s="83"/>
+      <c r="Y58" s="83"/>
+      <c r="Z58" s="83"/>
+      <c r="AA58" s="83"/>
+      <c r="AB58" s="83"/>
+      <c r="AC58" s="83"/>
     </row>
     <row r="59" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="C59" s="81" t="s">
+      <c r="C59" s="82" t="s">
         <v>40</v>
       </c>
-      <c r="D59" s="81"/>
-[...24 lines deleted...]
-      <c r="AC59" s="93"/>
+      <c r="D59" s="82"/>
+      <c r="E59" s="82"/>
+      <c r="F59" s="82"/>
+      <c r="G59" s="83"/>
+      <c r="H59" s="83"/>
+      <c r="I59" s="83"/>
+      <c r="J59" s="83"/>
+      <c r="K59" s="83"/>
+      <c r="L59" s="83"/>
+      <c r="M59" s="83"/>
+      <c r="N59" s="83"/>
+      <c r="O59" s="83"/>
+      <c r="P59" s="83"/>
+      <c r="Q59" s="83"/>
+      <c r="R59" s="83"/>
+      <c r="S59" s="83"/>
+      <c r="T59" s="83"/>
+      <c r="U59" s="83"/>
+      <c r="V59" s="83"/>
+      <c r="W59" s="83"/>
+      <c r="X59" s="83"/>
+      <c r="Y59" s="83"/>
+      <c r="Z59" s="83"/>
+      <c r="AA59" s="83"/>
+      <c r="AB59" s="83"/>
+      <c r="AC59" s="83"/>
     </row>
     <row r="60" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="C60" s="81" t="s">
+      <c r="C60" s="82" t="s">
         <v>41</v>
       </c>
-      <c r="D60" s="81"/>
-[...24 lines deleted...]
-      <c r="AC60" s="93"/>
+      <c r="D60" s="82"/>
+      <c r="E60" s="82"/>
+      <c r="F60" s="82"/>
+      <c r="G60" s="83"/>
+      <c r="H60" s="83"/>
+      <c r="I60" s="83"/>
+      <c r="J60" s="83"/>
+      <c r="K60" s="83"/>
+      <c r="L60" s="83"/>
+      <c r="M60" s="83"/>
+      <c r="N60" s="83"/>
+      <c r="O60" s="83"/>
+      <c r="P60" s="83"/>
+      <c r="Q60" s="83"/>
+      <c r="R60" s="83"/>
+      <c r="S60" s="83"/>
+      <c r="T60" s="83"/>
+      <c r="U60" s="83"/>
+      <c r="V60" s="83"/>
+      <c r="W60" s="83"/>
+      <c r="X60" s="83"/>
+      <c r="Y60" s="83"/>
+      <c r="Z60" s="83"/>
+      <c r="AA60" s="83"/>
+      <c r="AB60" s="83"/>
+      <c r="AC60" s="83"/>
     </row>
     <row r="62" spans="3:29" x14ac:dyDescent="0.45">
       <c r="C62" s="3" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="63" spans="3:29" ht="16.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C63" s="82" t="s">
+      <c r="C63" s="132" t="s">
         <v>190</v>
       </c>
-      <c r="D63" s="82"/>
-[...24 lines deleted...]
-      <c r="AC63" s="82"/>
+      <c r="D63" s="132"/>
+      <c r="E63" s="132"/>
+      <c r="F63" s="132"/>
+      <c r="G63" s="132"/>
+      <c r="H63" s="132"/>
+      <c r="I63" s="132"/>
+      <c r="J63" s="132"/>
+      <c r="K63" s="132"/>
+      <c r="L63" s="132"/>
+      <c r="M63" s="132"/>
+      <c r="N63" s="132"/>
+      <c r="O63" s="132"/>
+      <c r="P63" s="132"/>
+      <c r="Q63" s="132"/>
+      <c r="R63" s="132"/>
+      <c r="S63" s="132"/>
+      <c r="T63" s="132"/>
+      <c r="U63" s="132"/>
+      <c r="V63" s="132"/>
+      <c r="W63" s="132"/>
+      <c r="X63" s="132"/>
+      <c r="Y63" s="132"/>
+      <c r="Z63" s="132"/>
+      <c r="AA63" s="132"/>
+      <c r="AB63" s="132"/>
+      <c r="AC63" s="132"/>
     </row>
     <row r="64" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="C64" s="82"/>
-[...25 lines deleted...]
-      <c r="AC64" s="82"/>
+      <c r="C64" s="132"/>
+      <c r="D64" s="132"/>
+      <c r="E64" s="132"/>
+      <c r="F64" s="132"/>
+      <c r="G64" s="132"/>
+      <c r="H64" s="132"/>
+      <c r="I64" s="132"/>
+      <c r="J64" s="132"/>
+      <c r="K64" s="132"/>
+      <c r="L64" s="132"/>
+      <c r="M64" s="132"/>
+      <c r="N64" s="132"/>
+      <c r="O64" s="132"/>
+      <c r="P64" s="132"/>
+      <c r="Q64" s="132"/>
+      <c r="R64" s="132"/>
+      <c r="S64" s="132"/>
+      <c r="T64" s="132"/>
+      <c r="U64" s="132"/>
+      <c r="V64" s="132"/>
+      <c r="W64" s="132"/>
+      <c r="X64" s="132"/>
+      <c r="Y64" s="132"/>
+      <c r="Z64" s="132"/>
+      <c r="AA64" s="132"/>
+      <c r="AB64" s="132"/>
+      <c r="AC64" s="132"/>
     </row>
     <row r="65" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="C65" s="81" t="s">
+      <c r="C65" s="82" t="s">
         <v>147</v>
       </c>
-      <c r="D65" s="81"/>
-[...8 lines deleted...]
-      <c r="M65" s="79" t="s">
+      <c r="D65" s="82"/>
+      <c r="E65" s="82"/>
+      <c r="F65" s="82"/>
+      <c r="G65" s="82"/>
+      <c r="H65" s="82"/>
+      <c r="I65" s="82"/>
+      <c r="J65" s="82"/>
+      <c r="K65" s="82"/>
+      <c r="L65" s="82"/>
+      <c r="M65" s="117" t="s">
         <v>141</v>
       </c>
-      <c r="N65" s="79"/>
-[...4 lines deleted...]
-      <c r="S65" s="79"/>
+      <c r="N65" s="117"/>
+      <c r="O65" s="117"/>
+      <c r="P65" s="117"/>
+      <c r="Q65" s="117"/>
+      <c r="R65" s="117"/>
+      <c r="S65" s="117"/>
     </row>
     <row r="66" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="C66" s="110" t="s">
+      <c r="C66" s="91" t="s">
         <v>196</v>
       </c>
-      <c r="D66" s="110"/>
-[...24 lines deleted...]
-      <c r="AC66" s="110"/>
+      <c r="D66" s="91"/>
+      <c r="E66" s="91"/>
+      <c r="F66" s="91"/>
+      <c r="G66" s="91"/>
+      <c r="H66" s="91"/>
+      <c r="I66" s="91"/>
+      <c r="J66" s="91"/>
+      <c r="K66" s="91"/>
+      <c r="L66" s="91"/>
+      <c r="M66" s="91"/>
+      <c r="N66" s="91"/>
+      <c r="O66" s="91"/>
+      <c r="P66" s="91"/>
+      <c r="Q66" s="91"/>
+      <c r="R66" s="91"/>
+      <c r="S66" s="91"/>
+      <c r="T66" s="91"/>
+      <c r="U66" s="91"/>
+      <c r="V66" s="91"/>
+      <c r="W66" s="91"/>
+      <c r="X66" s="91"/>
+      <c r="Y66" s="91"/>
+      <c r="Z66" s="91"/>
+      <c r="AA66" s="91"/>
+      <c r="AB66" s="91"/>
+      <c r="AC66" s="91"/>
     </row>
     <row r="67" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="C67" s="111"/>
-[...25 lines deleted...]
-      <c r="AC67" s="111"/>
+      <c r="C67" s="92"/>
+      <c r="D67" s="92"/>
+      <c r="E67" s="92"/>
+      <c r="F67" s="92"/>
+      <c r="G67" s="92"/>
+      <c r="H67" s="92"/>
+      <c r="I67" s="92"/>
+      <c r="J67" s="92"/>
+      <c r="K67" s="92"/>
+      <c r="L67" s="92"/>
+      <c r="M67" s="92"/>
+      <c r="N67" s="92"/>
+      <c r="O67" s="92"/>
+      <c r="P67" s="92"/>
+      <c r="Q67" s="92"/>
+      <c r="R67" s="92"/>
+      <c r="S67" s="92"/>
+      <c r="T67" s="92"/>
+      <c r="U67" s="92"/>
+      <c r="V67" s="92"/>
+      <c r="W67" s="92"/>
+      <c r="X67" s="92"/>
+      <c r="Y67" s="92"/>
+      <c r="Z67" s="92"/>
+      <c r="AA67" s="92"/>
+      <c r="AB67" s="92"/>
+      <c r="AC67" s="92"/>
     </row>
     <row r="68" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="C68" s="111"/>
-[...25 lines deleted...]
-      <c r="AC68" s="111"/>
+      <c r="C68" s="92"/>
+      <c r="D68" s="92"/>
+      <c r="E68" s="92"/>
+      <c r="F68" s="92"/>
+      <c r="G68" s="92"/>
+      <c r="H68" s="92"/>
+      <c r="I68" s="92"/>
+      <c r="J68" s="92"/>
+      <c r="K68" s="92"/>
+      <c r="L68" s="92"/>
+      <c r="M68" s="92"/>
+      <c r="N68" s="92"/>
+      <c r="O68" s="92"/>
+      <c r="P68" s="92"/>
+      <c r="Q68" s="92"/>
+      <c r="R68" s="92"/>
+      <c r="S68" s="92"/>
+      <c r="T68" s="92"/>
+      <c r="U68" s="92"/>
+      <c r="V68" s="92"/>
+      <c r="W68" s="92"/>
+      <c r="X68" s="92"/>
+      <c r="Y68" s="92"/>
+      <c r="Z68" s="92"/>
+      <c r="AA68" s="92"/>
+      <c r="AB68" s="92"/>
+      <c r="AC68" s="92"/>
     </row>
     <row r="69" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="C69" s="111"/>
-[...25 lines deleted...]
-      <c r="AC69" s="111"/>
+      <c r="C69" s="92"/>
+      <c r="D69" s="92"/>
+      <c r="E69" s="92"/>
+      <c r="F69" s="92"/>
+      <c r="G69" s="92"/>
+      <c r="H69" s="92"/>
+      <c r="I69" s="92"/>
+      <c r="J69" s="92"/>
+      <c r="K69" s="92"/>
+      <c r="L69" s="92"/>
+      <c r="M69" s="92"/>
+      <c r="N69" s="92"/>
+      <c r="O69" s="92"/>
+      <c r="P69" s="92"/>
+      <c r="Q69" s="92"/>
+      <c r="R69" s="92"/>
+      <c r="S69" s="92"/>
+      <c r="T69" s="92"/>
+      <c r="U69" s="92"/>
+      <c r="V69" s="92"/>
+      <c r="W69" s="92"/>
+      <c r="X69" s="92"/>
+      <c r="Y69" s="92"/>
+      <c r="Z69" s="92"/>
+      <c r="AA69" s="92"/>
+      <c r="AB69" s="92"/>
+      <c r="AC69" s="92"/>
     </row>
     <row r="70" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="C70" s="111"/>
-[...25 lines deleted...]
-      <c r="AC70" s="111"/>
+      <c r="C70" s="92"/>
+      <c r="D70" s="92"/>
+      <c r="E70" s="92"/>
+      <c r="F70" s="92"/>
+      <c r="G70" s="92"/>
+      <c r="H70" s="92"/>
+      <c r="I70" s="92"/>
+      <c r="J70" s="92"/>
+      <c r="K70" s="92"/>
+      <c r="L70" s="92"/>
+      <c r="M70" s="92"/>
+      <c r="N70" s="92"/>
+      <c r="O70" s="92"/>
+      <c r="P70" s="92"/>
+      <c r="Q70" s="92"/>
+      <c r="R70" s="92"/>
+      <c r="S70" s="92"/>
+      <c r="T70" s="92"/>
+      <c r="U70" s="92"/>
+      <c r="V70" s="92"/>
+      <c r="W70" s="92"/>
+      <c r="X70" s="92"/>
+      <c r="Y70" s="92"/>
+      <c r="Z70" s="92"/>
+      <c r="AA70" s="92"/>
+      <c r="AB70" s="92"/>
+      <c r="AC70" s="92"/>
     </row>
     <row r="71" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="C71" s="111"/>
-[...25 lines deleted...]
-      <c r="AC71" s="111"/>
+      <c r="C71" s="92"/>
+      <c r="D71" s="92"/>
+      <c r="E71" s="92"/>
+      <c r="F71" s="92"/>
+      <c r="G71" s="92"/>
+      <c r="H71" s="92"/>
+      <c r="I71" s="92"/>
+      <c r="J71" s="92"/>
+      <c r="K71" s="92"/>
+      <c r="L71" s="92"/>
+      <c r="M71" s="92"/>
+      <c r="N71" s="92"/>
+      <c r="O71" s="92"/>
+      <c r="P71" s="92"/>
+      <c r="Q71" s="92"/>
+      <c r="R71" s="92"/>
+      <c r="S71" s="92"/>
+      <c r="T71" s="92"/>
+      <c r="U71" s="92"/>
+      <c r="V71" s="92"/>
+      <c r="W71" s="92"/>
+      <c r="X71" s="92"/>
+      <c r="Y71" s="92"/>
+      <c r="Z71" s="92"/>
+      <c r="AA71" s="92"/>
+      <c r="AB71" s="92"/>
+      <c r="AC71" s="92"/>
     </row>
     <row r="72" spans="3:29" ht="9" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="73" spans="3:29" ht="18" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C73" s="83" t="s">
+      <c r="C73" s="104" t="s">
         <v>257</v>
       </c>
-      <c r="D73" s="83"/>
-[...24 lines deleted...]
-      <c r="AC73" s="83"/>
+      <c r="D73" s="104"/>
+      <c r="E73" s="104"/>
+      <c r="F73" s="104"/>
+      <c r="G73" s="104"/>
+      <c r="H73" s="104"/>
+      <c r="I73" s="104"/>
+      <c r="J73" s="104"/>
+      <c r="K73" s="104"/>
+      <c r="L73" s="104"/>
+      <c r="M73" s="104"/>
+      <c r="N73" s="104"/>
+      <c r="O73" s="104"/>
+      <c r="P73" s="104"/>
+      <c r="Q73" s="104"/>
+      <c r="R73" s="104"/>
+      <c r="S73" s="104"/>
+      <c r="T73" s="104"/>
+      <c r="U73" s="104"/>
+      <c r="V73" s="104"/>
+      <c r="W73" s="104"/>
+      <c r="X73" s="104"/>
+      <c r="Y73" s="104"/>
+      <c r="Z73" s="104"/>
+      <c r="AA73" s="104"/>
+      <c r="AB73" s="104"/>
+      <c r="AC73" s="104"/>
     </row>
     <row r="74" spans="3:29" ht="18" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C74" s="83" t="s">
+      <c r="C74" s="104" t="s">
         <v>258</v>
       </c>
-      <c r="D74" s="83"/>
-[...24 lines deleted...]
-      <c r="AC74" s="83"/>
+      <c r="D74" s="104"/>
+      <c r="E74" s="104"/>
+      <c r="F74" s="104"/>
+      <c r="G74" s="104"/>
+      <c r="H74" s="104"/>
+      <c r="I74" s="104"/>
+      <c r="J74" s="104"/>
+      <c r="K74" s="104"/>
+      <c r="L74" s="104"/>
+      <c r="M74" s="104"/>
+      <c r="N74" s="104"/>
+      <c r="O74" s="104"/>
+      <c r="P74" s="104"/>
+      <c r="Q74" s="104"/>
+      <c r="R74" s="104"/>
+      <c r="S74" s="104"/>
+      <c r="T74" s="104"/>
+      <c r="U74" s="104"/>
+      <c r="V74" s="104"/>
+      <c r="W74" s="104"/>
+      <c r="X74" s="104"/>
+      <c r="Y74" s="104"/>
+      <c r="Z74" s="104"/>
+      <c r="AA74" s="104"/>
+      <c r="AB74" s="104"/>
+      <c r="AC74" s="104"/>
     </row>
     <row r="75" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="C75" s="122" t="s">
+      <c r="C75" s="90" t="s">
         <v>37</v>
       </c>
-      <c r="D75" s="122"/>
-[...5 lines deleted...]
-      <c r="J75" s="99" t="s">
+      <c r="D75" s="90"/>
+      <c r="E75" s="90"/>
+      <c r="F75" s="90"/>
+      <c r="G75" s="90"/>
+      <c r="H75" s="90"/>
+      <c r="I75" s="90"/>
+      <c r="J75" s="84" t="s">
         <v>141</v>
       </c>
-      <c r="K75" s="100"/>
-[...4 lines deleted...]
-      <c r="P75" s="104"/>
+      <c r="K75" s="85"/>
+      <c r="L75" s="85"/>
+      <c r="M75" s="85"/>
+      <c r="N75" s="85"/>
+      <c r="O75" s="85"/>
+      <c r="P75" s="86"/>
     </row>
     <row r="76" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="C76" s="122" t="s">
+      <c r="C76" s="90" t="s">
         <v>38</v>
       </c>
-      <c r="D76" s="122"/>
-[...2 lines deleted...]
-      <c r="G76" s="119" t="s">
+      <c r="D76" s="90"/>
+      <c r="E76" s="90"/>
+      <c r="F76" s="90"/>
+      <c r="G76" s="105" t="s">
         <v>146</v>
       </c>
-      <c r="H76" s="120"/>
-[...4 lines deleted...]
-      <c r="M76" s="122" t="s">
+      <c r="H76" s="106"/>
+      <c r="I76" s="106"/>
+      <c r="J76" s="106"/>
+      <c r="K76" s="106"/>
+      <c r="L76" s="107"/>
+      <c r="M76" s="90" t="s">
         <v>39</v>
       </c>
-      <c r="N76" s="122"/>
-[...1 lines deleted...]
-      <c r="P76" s="121"/>
+      <c r="N76" s="90"/>
+      <c r="O76" s="105"/>
+      <c r="P76" s="107"/>
     </row>
     <row r="77" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="C77" s="110" t="s">
+      <c r="C77" s="91" t="s">
         <v>70</v>
       </c>
-      <c r="D77" s="110"/>
-[...24 lines deleted...]
-      <c r="AC77" s="110"/>
+      <c r="D77" s="91"/>
+      <c r="E77" s="91"/>
+      <c r="F77" s="91"/>
+      <c r="G77" s="91"/>
+      <c r="H77" s="91"/>
+      <c r="I77" s="91"/>
+      <c r="J77" s="91"/>
+      <c r="K77" s="91"/>
+      <c r="L77" s="91"/>
+      <c r="M77" s="91"/>
+      <c r="N77" s="91"/>
+      <c r="O77" s="91"/>
+      <c r="P77" s="91"/>
+      <c r="Q77" s="91"/>
+      <c r="R77" s="91"/>
+      <c r="S77" s="91"/>
+      <c r="T77" s="91"/>
+      <c r="U77" s="91"/>
+      <c r="V77" s="91"/>
+      <c r="W77" s="91"/>
+      <c r="X77" s="91"/>
+      <c r="Y77" s="91"/>
+      <c r="Z77" s="91"/>
+      <c r="AA77" s="91"/>
+      <c r="AB77" s="91"/>
+      <c r="AC77" s="91"/>
     </row>
     <row r="78" spans="3:29" ht="16.2" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C78" s="135"/>
-[...25 lines deleted...]
-      <c r="AC78" s="135"/>
+      <c r="C78" s="93"/>
+      <c r="D78" s="93"/>
+      <c r="E78" s="93"/>
+      <c r="F78" s="93"/>
+      <c r="G78" s="93"/>
+      <c r="H78" s="93"/>
+      <c r="I78" s="93"/>
+      <c r="J78" s="93"/>
+      <c r="K78" s="93"/>
+      <c r="L78" s="93"/>
+      <c r="M78" s="93"/>
+      <c r="N78" s="93"/>
+      <c r="O78" s="93"/>
+      <c r="P78" s="93"/>
+      <c r="Q78" s="93"/>
+      <c r="R78" s="93"/>
+      <c r="S78" s="93"/>
+      <c r="T78" s="93"/>
+      <c r="U78" s="93"/>
+      <c r="V78" s="93"/>
+      <c r="W78" s="93"/>
+      <c r="X78" s="93"/>
+      <c r="Y78" s="93"/>
+      <c r="Z78" s="93"/>
+      <c r="AA78" s="93"/>
+      <c r="AB78" s="93"/>
+      <c r="AC78" s="93"/>
     </row>
     <row r="79" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="C79" s="135"/>
-[...25 lines deleted...]
-      <c r="AC79" s="135"/>
+      <c r="C79" s="93"/>
+      <c r="D79" s="93"/>
+      <c r="E79" s="93"/>
+      <c r="F79" s="93"/>
+      <c r="G79" s="93"/>
+      <c r="H79" s="93"/>
+      <c r="I79" s="93"/>
+      <c r="J79" s="93"/>
+      <c r="K79" s="93"/>
+      <c r="L79" s="93"/>
+      <c r="M79" s="93"/>
+      <c r="N79" s="93"/>
+      <c r="O79" s="93"/>
+      <c r="P79" s="93"/>
+      <c r="Q79" s="93"/>
+      <c r="R79" s="93"/>
+      <c r="S79" s="93"/>
+      <c r="T79" s="93"/>
+      <c r="U79" s="93"/>
+      <c r="V79" s="93"/>
+      <c r="W79" s="93"/>
+      <c r="X79" s="93"/>
+      <c r="Y79" s="93"/>
+      <c r="Z79" s="93"/>
+      <c r="AA79" s="93"/>
+      <c r="AB79" s="93"/>
+      <c r="AC79" s="93"/>
     </row>
     <row r="80" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="C80" s="135"/>
-[...25 lines deleted...]
-      <c r="AC80" s="135"/>
+      <c r="C80" s="93"/>
+      <c r="D80" s="93"/>
+      <c r="E80" s="93"/>
+      <c r="F80" s="93"/>
+      <c r="G80" s="93"/>
+      <c r="H80" s="93"/>
+      <c r="I80" s="93"/>
+      <c r="J80" s="93"/>
+      <c r="K80" s="93"/>
+      <c r="L80" s="93"/>
+      <c r="M80" s="93"/>
+      <c r="N80" s="93"/>
+      <c r="O80" s="93"/>
+      <c r="P80" s="93"/>
+      <c r="Q80" s="93"/>
+      <c r="R80" s="93"/>
+      <c r="S80" s="93"/>
+      <c r="T80" s="93"/>
+      <c r="U80" s="93"/>
+      <c r="V80" s="93"/>
+      <c r="W80" s="93"/>
+      <c r="X80" s="93"/>
+      <c r="Y80" s="93"/>
+      <c r="Z80" s="93"/>
+      <c r="AA80" s="93"/>
+      <c r="AB80" s="93"/>
+      <c r="AC80" s="93"/>
     </row>
     <row r="81" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C81" s="135"/>
-[...25 lines deleted...]
-      <c r="AC81" s="135"/>
+      <c r="C81" s="93"/>
+      <c r="D81" s="93"/>
+      <c r="E81" s="93"/>
+      <c r="F81" s="93"/>
+      <c r="G81" s="93"/>
+      <c r="H81" s="93"/>
+      <c r="I81" s="93"/>
+      <c r="J81" s="93"/>
+      <c r="K81" s="93"/>
+      <c r="L81" s="93"/>
+      <c r="M81" s="93"/>
+      <c r="N81" s="93"/>
+      <c r="O81" s="93"/>
+      <c r="P81" s="93"/>
+      <c r="Q81" s="93"/>
+      <c r="R81" s="93"/>
+      <c r="S81" s="93"/>
+      <c r="T81" s="93"/>
+      <c r="U81" s="93"/>
+      <c r="V81" s="93"/>
+      <c r="W81" s="93"/>
+      <c r="X81" s="93"/>
+      <c r="Y81" s="93"/>
+      <c r="Z81" s="93"/>
+      <c r="AA81" s="93"/>
+      <c r="AB81" s="93"/>
+      <c r="AC81" s="93"/>
     </row>
     <row r="83" spans="2:29" ht="22.2" x14ac:dyDescent="0.45">
       <c r="B83" s="23" t="s">
         <v>140</v>
       </c>
       <c r="C83" s="24" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="84" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C84" s="76" t="s">
+      <c r="C84" s="72" t="s">
         <v>197</v>
       </c>
-      <c r="D84" s="76"/>
-[...21 lines deleted...]
-      <c r="Z84" s="76"/>
+      <c r="D84" s="72"/>
+      <c r="E84" s="72"/>
+      <c r="F84" s="72"/>
+      <c r="G84" s="72"/>
+      <c r="H84" s="72"/>
+      <c r="I84" s="72"/>
+      <c r="J84" s="72"/>
+      <c r="K84" s="72"/>
+      <c r="L84" s="72"/>
+      <c r="M84" s="72"/>
+      <c r="N84" s="72"/>
+      <c r="O84" s="72"/>
+      <c r="P84" s="72"/>
+      <c r="Q84" s="72"/>
+      <c r="R84" s="72"/>
+      <c r="S84" s="72"/>
+      <c r="T84" s="72"/>
+      <c r="U84" s="72"/>
+      <c r="V84" s="72"/>
+      <c r="W84" s="72"/>
+      <c r="X84" s="72"/>
+      <c r="Y84" s="72"/>
+      <c r="Z84" s="72"/>
     </row>
     <row r="85" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C85" s="76"/>
-[...22 lines deleted...]
-      <c r="Z85" s="76"/>
+      <c r="C85" s="72"/>
+      <c r="D85" s="72"/>
+      <c r="E85" s="72"/>
+      <c r="F85" s="72"/>
+      <c r="G85" s="72"/>
+      <c r="H85" s="72"/>
+      <c r="I85" s="72"/>
+      <c r="J85" s="72"/>
+      <c r="K85" s="72"/>
+      <c r="L85" s="72"/>
+      <c r="M85" s="72"/>
+      <c r="N85" s="72"/>
+      <c r="O85" s="72"/>
+      <c r="P85" s="72"/>
+      <c r="Q85" s="72"/>
+      <c r="R85" s="72"/>
+      <c r="S85" s="72"/>
+      <c r="T85" s="72"/>
+      <c r="U85" s="72"/>
+      <c r="V85" s="72"/>
+      <c r="W85" s="72"/>
+      <c r="X85" s="72"/>
+      <c r="Y85" s="72"/>
+      <c r="Z85" s="72"/>
     </row>
     <row r="86" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C86" s="76"/>
-[...22 lines deleted...]
-      <c r="Z86" s="76"/>
+      <c r="C86" s="72"/>
+      <c r="D86" s="72"/>
+      <c r="E86" s="72"/>
+      <c r="F86" s="72"/>
+      <c r="G86" s="72"/>
+      <c r="H86" s="72"/>
+      <c r="I86" s="72"/>
+      <c r="J86" s="72"/>
+      <c r="K86" s="72"/>
+      <c r="L86" s="72"/>
+      <c r="M86" s="72"/>
+      <c r="N86" s="72"/>
+      <c r="O86" s="72"/>
+      <c r="P86" s="72"/>
+      <c r="Q86" s="72"/>
+      <c r="R86" s="72"/>
+      <c r="S86" s="72"/>
+      <c r="T86" s="72"/>
+      <c r="U86" s="72"/>
+      <c r="V86" s="72"/>
+      <c r="W86" s="72"/>
+      <c r="X86" s="72"/>
+      <c r="Y86" s="72"/>
+      <c r="Z86" s="72"/>
     </row>
     <row r="87" spans="2:29" ht="9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C87" s="76"/>
-[...22 lines deleted...]
-      <c r="Z87" s="76"/>
+      <c r="C87" s="72"/>
+      <c r="D87" s="72"/>
+      <c r="E87" s="72"/>
+      <c r="F87" s="72"/>
+      <c r="G87" s="72"/>
+      <c r="H87" s="72"/>
+      <c r="I87" s="72"/>
+      <c r="J87" s="72"/>
+      <c r="K87" s="72"/>
+      <c r="L87" s="72"/>
+      <c r="M87" s="72"/>
+      <c r="N87" s="72"/>
+      <c r="O87" s="72"/>
+      <c r="P87" s="72"/>
+      <c r="Q87" s="72"/>
+      <c r="R87" s="72"/>
+      <c r="S87" s="72"/>
+      <c r="T87" s="72"/>
+      <c r="U87" s="72"/>
+      <c r="V87" s="72"/>
+      <c r="W87" s="72"/>
+      <c r="X87" s="72"/>
+      <c r="Y87" s="72"/>
+      <c r="Z87" s="72"/>
     </row>
     <row r="88" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C88" s="81" t="s">
+      <c r="C88" s="82" t="s">
         <v>45</v>
       </c>
-      <c r="D88" s="81"/>
-[...4 lines deleted...]
-      <c r="I88" s="99" t="s">
+      <c r="D88" s="82"/>
+      <c r="E88" s="82"/>
+      <c r="F88" s="82"/>
+      <c r="G88" s="82"/>
+      <c r="H88" s="82"/>
+      <c r="I88" s="84" t="s">
         <v>141</v>
       </c>
-      <c r="J88" s="100"/>
-[...3 lines deleted...]
-      <c r="N88" s="81" t="s">
+      <c r="J88" s="85"/>
+      <c r="K88" s="85"/>
+      <c r="L88" s="85"/>
+      <c r="M88" s="86"/>
+      <c r="N88" s="82" t="s">
         <v>46</v>
       </c>
-      <c r="O88" s="81"/>
-[...13 lines deleted...]
-      <c r="AC88" s="134"/>
+      <c r="O88" s="82"/>
+      <c r="P88" s="82"/>
+      <c r="Q88" s="87"/>
+      <c r="R88" s="88"/>
+      <c r="S88" s="88"/>
+      <c r="T88" s="88"/>
+      <c r="U88" s="88"/>
+      <c r="V88" s="88"/>
+      <c r="W88" s="88"/>
+      <c r="X88" s="88"/>
+      <c r="Y88" s="88"/>
+      <c r="Z88" s="88"/>
+      <c r="AA88" s="88"/>
+      <c r="AB88" s="88"/>
+      <c r="AC88" s="89"/>
     </row>
     <row r="89" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C89" s="110" t="s">
+      <c r="C89" s="91" t="s">
         <v>57</v>
       </c>
-      <c r="D89" s="110"/>
-[...24 lines deleted...]
-      <c r="AC89" s="110"/>
+      <c r="D89" s="91"/>
+      <c r="E89" s="91"/>
+      <c r="F89" s="91"/>
+      <c r="G89" s="91"/>
+      <c r="H89" s="91"/>
+      <c r="I89" s="91"/>
+      <c r="J89" s="91"/>
+      <c r="K89" s="91"/>
+      <c r="L89" s="91"/>
+      <c r="M89" s="91"/>
+      <c r="N89" s="91"/>
+      <c r="O89" s="91"/>
+      <c r="P89" s="91"/>
+      <c r="Q89" s="91"/>
+      <c r="R89" s="91"/>
+      <c r="S89" s="91"/>
+      <c r="T89" s="91"/>
+      <c r="U89" s="91"/>
+      <c r="V89" s="91"/>
+      <c r="W89" s="91"/>
+      <c r="X89" s="91"/>
+      <c r="Y89" s="91"/>
+      <c r="Z89" s="91"/>
+      <c r="AA89" s="91"/>
+      <c r="AB89" s="91"/>
+      <c r="AC89" s="91"/>
     </row>
     <row r="90" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C90" s="111"/>
-[...25 lines deleted...]
-      <c r="AC90" s="111"/>
+      <c r="C90" s="92"/>
+      <c r="D90" s="92"/>
+      <c r="E90" s="92"/>
+      <c r="F90" s="92"/>
+      <c r="G90" s="92"/>
+      <c r="H90" s="92"/>
+      <c r="I90" s="92"/>
+      <c r="J90" s="92"/>
+      <c r="K90" s="92"/>
+      <c r="L90" s="92"/>
+      <c r="M90" s="92"/>
+      <c r="N90" s="92"/>
+      <c r="O90" s="92"/>
+      <c r="P90" s="92"/>
+      <c r="Q90" s="92"/>
+      <c r="R90" s="92"/>
+      <c r="S90" s="92"/>
+      <c r="T90" s="92"/>
+      <c r="U90" s="92"/>
+      <c r="V90" s="92"/>
+      <c r="W90" s="92"/>
+      <c r="X90" s="92"/>
+      <c r="Y90" s="92"/>
+      <c r="Z90" s="92"/>
+      <c r="AA90" s="92"/>
+      <c r="AB90" s="92"/>
+      <c r="AC90" s="92"/>
     </row>
     <row r="91" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C91" s="111"/>
-[...25 lines deleted...]
-      <c r="AC91" s="111"/>
+      <c r="C91" s="92"/>
+      <c r="D91" s="92"/>
+      <c r="E91" s="92"/>
+      <c r="F91" s="92"/>
+      <c r="G91" s="92"/>
+      <c r="H91" s="92"/>
+      <c r="I91" s="92"/>
+      <c r="J91" s="92"/>
+      <c r="K91" s="92"/>
+      <c r="L91" s="92"/>
+      <c r="M91" s="92"/>
+      <c r="N91" s="92"/>
+      <c r="O91" s="92"/>
+      <c r="P91" s="92"/>
+      <c r="Q91" s="92"/>
+      <c r="R91" s="92"/>
+      <c r="S91" s="92"/>
+      <c r="T91" s="92"/>
+      <c r="U91" s="92"/>
+      <c r="V91" s="92"/>
+      <c r="W91" s="92"/>
+      <c r="X91" s="92"/>
+      <c r="Y91" s="92"/>
+      <c r="Z91" s="92"/>
+      <c r="AA91" s="92"/>
+      <c r="AB91" s="92"/>
+      <c r="AC91" s="92"/>
     </row>
     <row r="92" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C92" s="111"/>
-[...25 lines deleted...]
-      <c r="AC92" s="111"/>
+      <c r="C92" s="92"/>
+      <c r="D92" s="92"/>
+      <c r="E92" s="92"/>
+      <c r="F92" s="92"/>
+      <c r="G92" s="92"/>
+      <c r="H92" s="92"/>
+      <c r="I92" s="92"/>
+      <c r="J92" s="92"/>
+      <c r="K92" s="92"/>
+      <c r="L92" s="92"/>
+      <c r="M92" s="92"/>
+      <c r="N92" s="92"/>
+      <c r="O92" s="92"/>
+      <c r="P92" s="92"/>
+      <c r="Q92" s="92"/>
+      <c r="R92" s="92"/>
+      <c r="S92" s="92"/>
+      <c r="T92" s="92"/>
+      <c r="U92" s="92"/>
+      <c r="V92" s="92"/>
+      <c r="W92" s="92"/>
+      <c r="X92" s="92"/>
+      <c r="Y92" s="92"/>
+      <c r="Z92" s="92"/>
+      <c r="AA92" s="92"/>
+      <c r="AB92" s="92"/>
+      <c r="AC92" s="92"/>
     </row>
     <row r="93" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C93" s="111"/>
-[...25 lines deleted...]
-      <c r="AC93" s="111"/>
+      <c r="C93" s="92"/>
+      <c r="D93" s="92"/>
+      <c r="E93" s="92"/>
+      <c r="F93" s="92"/>
+      <c r="G93" s="92"/>
+      <c r="H93" s="92"/>
+      <c r="I93" s="92"/>
+      <c r="J93" s="92"/>
+      <c r="K93" s="92"/>
+      <c r="L93" s="92"/>
+      <c r="M93" s="92"/>
+      <c r="N93" s="92"/>
+      <c r="O93" s="92"/>
+      <c r="P93" s="92"/>
+      <c r="Q93" s="92"/>
+      <c r="R93" s="92"/>
+      <c r="S93" s="92"/>
+      <c r="T93" s="92"/>
+      <c r="U93" s="92"/>
+      <c r="V93" s="92"/>
+      <c r="W93" s="92"/>
+      <c r="X93" s="92"/>
+      <c r="Y93" s="92"/>
+      <c r="Z93" s="92"/>
+      <c r="AA93" s="92"/>
+      <c r="AB93" s="92"/>
+      <c r="AC93" s="92"/>
     </row>
     <row r="94" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C94" s="111"/>
-[...25 lines deleted...]
-      <c r="AC94" s="111"/>
+      <c r="C94" s="92"/>
+      <c r="D94" s="92"/>
+      <c r="E94" s="92"/>
+      <c r="F94" s="92"/>
+      <c r="G94" s="92"/>
+      <c r="H94" s="92"/>
+      <c r="I94" s="92"/>
+      <c r="J94" s="92"/>
+      <c r="K94" s="92"/>
+      <c r="L94" s="92"/>
+      <c r="M94" s="92"/>
+      <c r="N94" s="92"/>
+      <c r="O94" s="92"/>
+      <c r="P94" s="92"/>
+      <c r="Q94" s="92"/>
+      <c r="R94" s="92"/>
+      <c r="S94" s="92"/>
+      <c r="T94" s="92"/>
+      <c r="U94" s="92"/>
+      <c r="V94" s="92"/>
+      <c r="W94" s="92"/>
+      <c r="X94" s="92"/>
+      <c r="Y94" s="92"/>
+      <c r="Z94" s="92"/>
+      <c r="AA94" s="92"/>
+      <c r="AB94" s="92"/>
+      <c r="AC94" s="92"/>
     </row>
     <row r="95" spans="2:29" x14ac:dyDescent="0.45">
       <c r="C95" s="12" t="s">
         <v>191</v>
       </c>
       <c r="E95" s="4"/>
       <c r="F95" s="4"/>
       <c r="G95" s="4"/>
       <c r="H95" s="4"/>
       <c r="I95" s="4"/>
       <c r="J95" s="4"/>
       <c r="K95" s="4"/>
       <c r="L95" s="4"/>
       <c r="M95" s="4"/>
       <c r="N95" s="4"/>
       <c r="O95" s="4"/>
       <c r="P95" s="4"/>
       <c r="Q95" s="4"/>
       <c r="R95" s="4"/>
       <c r="S95" s="4"/>
       <c r="T95" s="4"/>
       <c r="U95" s="4"/>
       <c r="V95" s="4"/>
       <c r="W95" s="4"/>
       <c r="X95" s="4"/>
@@ -7836,303 +7836,303 @@
       <c r="O96" s="4"/>
       <c r="P96" s="4"/>
       <c r="Q96" s="4"/>
       <c r="R96" s="4"/>
       <c r="S96" s="4"/>
       <c r="T96" s="4"/>
       <c r="U96" s="4"/>
       <c r="V96" s="4"/>
       <c r="W96" s="4"/>
       <c r="X96" s="4"/>
       <c r="Y96" s="4"/>
       <c r="Z96" s="4"/>
       <c r="AA96" s="4"/>
       <c r="AB96" s="4"/>
       <c r="AC96" s="4"/>
     </row>
     <row r="97" spans="2:29" ht="22.2" x14ac:dyDescent="0.45">
       <c r="B97" s="23" t="s">
         <v>140</v>
       </c>
       <c r="C97" s="24" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="98" spans="2:29" ht="16.2" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C98" s="76" t="s">
+      <c r="C98" s="72" t="s">
         <v>198</v>
       </c>
-      <c r="D98" s="76"/>
-[...24 lines deleted...]
-      <c r="AC98" s="76"/>
+      <c r="D98" s="72"/>
+      <c r="E98" s="72"/>
+      <c r="F98" s="72"/>
+      <c r="G98" s="72"/>
+      <c r="H98" s="72"/>
+      <c r="I98" s="72"/>
+      <c r="J98" s="72"/>
+      <c r="K98" s="72"/>
+      <c r="L98" s="72"/>
+      <c r="M98" s="72"/>
+      <c r="N98" s="72"/>
+      <c r="O98" s="72"/>
+      <c r="P98" s="72"/>
+      <c r="Q98" s="72"/>
+      <c r="R98" s="72"/>
+      <c r="S98" s="72"/>
+      <c r="T98" s="72"/>
+      <c r="U98" s="72"/>
+      <c r="V98" s="72"/>
+      <c r="W98" s="72"/>
+      <c r="X98" s="72"/>
+      <c r="Y98" s="72"/>
+      <c r="Z98" s="72"/>
+      <c r="AA98" s="72"/>
+      <c r="AB98" s="72"/>
+      <c r="AC98" s="72"/>
     </row>
     <row r="99" spans="2:29" ht="9.6" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C99" s="4"/>
       <c r="D99" s="4"/>
       <c r="E99" s="4"/>
       <c r="F99" s="4"/>
       <c r="G99" s="4"/>
       <c r="H99" s="4"/>
       <c r="I99" s="4"/>
       <c r="J99" s="4"/>
       <c r="K99" s="4"/>
       <c r="L99" s="4"/>
       <c r="M99" s="4"/>
       <c r="N99" s="4"/>
       <c r="O99" s="4"/>
       <c r="P99" s="4"/>
       <c r="Q99" s="4"/>
       <c r="R99" s="4"/>
       <c r="S99" s="4"/>
       <c r="T99" s="4"/>
       <c r="U99" s="4"/>
       <c r="V99" s="4"/>
       <c r="W99" s="4"/>
       <c r="X99" s="4"/>
       <c r="Y99" s="4"/>
       <c r="Z99" s="4"/>
       <c r="AA99" s="4"/>
       <c r="AB99" s="4"/>
       <c r="AC99" s="4"/>
     </row>
     <row r="100" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C100" s="81" t="s">
+      <c r="C100" s="82" t="s">
         <v>55</v>
       </c>
-      <c r="D100" s="81"/>
-[...4 lines deleted...]
-      <c r="I100" s="99" t="s">
+      <c r="D100" s="82"/>
+      <c r="E100" s="82"/>
+      <c r="F100" s="82"/>
+      <c r="G100" s="82"/>
+      <c r="H100" s="82"/>
+      <c r="I100" s="84" t="s">
         <v>141</v>
       </c>
-      <c r="J100" s="100"/>
-[...2 lines deleted...]
-      <c r="M100" s="104"/>
+      <c r="J100" s="85"/>
+      <c r="K100" s="85"/>
+      <c r="L100" s="85"/>
+      <c r="M100" s="86"/>
     </row>
     <row r="101" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C101" s="81" t="s">
+      <c r="C101" s="82" t="s">
         <v>56</v>
       </c>
-      <c r="D101" s="81"/>
-[...24 lines deleted...]
-      <c r="AC101" s="93"/>
+      <c r="D101" s="82"/>
+      <c r="E101" s="82"/>
+      <c r="F101" s="82"/>
+      <c r="G101" s="82"/>
+      <c r="H101" s="82"/>
+      <c r="I101" s="83"/>
+      <c r="J101" s="83"/>
+      <c r="K101" s="83"/>
+      <c r="L101" s="83"/>
+      <c r="M101" s="83"/>
+      <c r="N101" s="83"/>
+      <c r="O101" s="83"/>
+      <c r="P101" s="83"/>
+      <c r="Q101" s="83"/>
+      <c r="R101" s="83"/>
+      <c r="S101" s="83"/>
+      <c r="T101" s="83"/>
+      <c r="U101" s="83"/>
+      <c r="V101" s="83"/>
+      <c r="W101" s="83"/>
+      <c r="X101" s="83"/>
+      <c r="Y101" s="83"/>
+      <c r="Z101" s="83"/>
+      <c r="AA101" s="83"/>
+      <c r="AB101" s="83"/>
+      <c r="AC101" s="83"/>
     </row>
     <row r="102" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C102" s="110" t="s">
+      <c r="C102" s="91" t="s">
         <v>58</v>
       </c>
-      <c r="D102" s="110"/>
-[...24 lines deleted...]
-      <c r="AC102" s="110"/>
+      <c r="D102" s="91"/>
+      <c r="E102" s="91"/>
+      <c r="F102" s="91"/>
+      <c r="G102" s="91"/>
+      <c r="H102" s="91"/>
+      <c r="I102" s="91"/>
+      <c r="J102" s="91"/>
+      <c r="K102" s="91"/>
+      <c r="L102" s="91"/>
+      <c r="M102" s="91"/>
+      <c r="N102" s="91"/>
+      <c r="O102" s="91"/>
+      <c r="P102" s="91"/>
+      <c r="Q102" s="91"/>
+      <c r="R102" s="91"/>
+      <c r="S102" s="91"/>
+      <c r="T102" s="91"/>
+      <c r="U102" s="91"/>
+      <c r="V102" s="91"/>
+      <c r="W102" s="91"/>
+      <c r="X102" s="91"/>
+      <c r="Y102" s="91"/>
+      <c r="Z102" s="91"/>
+      <c r="AA102" s="91"/>
+      <c r="AB102" s="91"/>
+      <c r="AC102" s="91"/>
     </row>
     <row r="103" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C103" s="111"/>
-[...25 lines deleted...]
-      <c r="AC103" s="111"/>
+      <c r="C103" s="92"/>
+      <c r="D103" s="92"/>
+      <c r="E103" s="92"/>
+      <c r="F103" s="92"/>
+      <c r="G103" s="92"/>
+      <c r="H103" s="92"/>
+      <c r="I103" s="92"/>
+      <c r="J103" s="92"/>
+      <c r="K103" s="92"/>
+      <c r="L103" s="92"/>
+      <c r="M103" s="92"/>
+      <c r="N103" s="92"/>
+      <c r="O103" s="92"/>
+      <c r="P103" s="92"/>
+      <c r="Q103" s="92"/>
+      <c r="R103" s="92"/>
+      <c r="S103" s="92"/>
+      <c r="T103" s="92"/>
+      <c r="U103" s="92"/>
+      <c r="V103" s="92"/>
+      <c r="W103" s="92"/>
+      <c r="X103" s="92"/>
+      <c r="Y103" s="92"/>
+      <c r="Z103" s="92"/>
+      <c r="AA103" s="92"/>
+      <c r="AB103" s="92"/>
+      <c r="AC103" s="92"/>
     </row>
     <row r="104" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C104" s="111"/>
-[...25 lines deleted...]
-      <c r="AC104" s="111"/>
+      <c r="C104" s="92"/>
+      <c r="D104" s="92"/>
+      <c r="E104" s="92"/>
+      <c r="F104" s="92"/>
+      <c r="G104" s="92"/>
+      <c r="H104" s="92"/>
+      <c r="I104" s="92"/>
+      <c r="J104" s="92"/>
+      <c r="K104" s="92"/>
+      <c r="L104" s="92"/>
+      <c r="M104" s="92"/>
+      <c r="N104" s="92"/>
+      <c r="O104" s="92"/>
+      <c r="P104" s="92"/>
+      <c r="Q104" s="92"/>
+      <c r="R104" s="92"/>
+      <c r="S104" s="92"/>
+      <c r="T104" s="92"/>
+      <c r="U104" s="92"/>
+      <c r="V104" s="92"/>
+      <c r="W104" s="92"/>
+      <c r="X104" s="92"/>
+      <c r="Y104" s="92"/>
+      <c r="Z104" s="92"/>
+      <c r="AA104" s="92"/>
+      <c r="AB104" s="92"/>
+      <c r="AC104" s="92"/>
     </row>
     <row r="105" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C105" s="111"/>
-[...25 lines deleted...]
-      <c r="AC105" s="111"/>
+      <c r="C105" s="92"/>
+      <c r="D105" s="92"/>
+      <c r="E105" s="92"/>
+      <c r="F105" s="92"/>
+      <c r="G105" s="92"/>
+      <c r="H105" s="92"/>
+      <c r="I105" s="92"/>
+      <c r="J105" s="92"/>
+      <c r="K105" s="92"/>
+      <c r="L105" s="92"/>
+      <c r="M105" s="92"/>
+      <c r="N105" s="92"/>
+      <c r="O105" s="92"/>
+      <c r="P105" s="92"/>
+      <c r="Q105" s="92"/>
+      <c r="R105" s="92"/>
+      <c r="S105" s="92"/>
+      <c r="T105" s="92"/>
+      <c r="U105" s="92"/>
+      <c r="V105" s="92"/>
+      <c r="W105" s="92"/>
+      <c r="X105" s="92"/>
+      <c r="Y105" s="92"/>
+      <c r="Z105" s="92"/>
+      <c r="AA105" s="92"/>
+      <c r="AB105" s="92"/>
+      <c r="AC105" s="92"/>
     </row>
     <row r="106" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C106" s="111"/>
-[...25 lines deleted...]
-      <c r="AC106" s="111"/>
+      <c r="C106" s="92"/>
+      <c r="D106" s="92"/>
+      <c r="E106" s="92"/>
+      <c r="F106" s="92"/>
+      <c r="G106" s="92"/>
+      <c r="H106" s="92"/>
+      <c r="I106" s="92"/>
+      <c r="J106" s="92"/>
+      <c r="K106" s="92"/>
+      <c r="L106" s="92"/>
+      <c r="M106" s="92"/>
+      <c r="N106" s="92"/>
+      <c r="O106" s="92"/>
+      <c r="P106" s="92"/>
+      <c r="Q106" s="92"/>
+      <c r="R106" s="92"/>
+      <c r="S106" s="92"/>
+      <c r="T106" s="92"/>
+      <c r="U106" s="92"/>
+      <c r="V106" s="92"/>
+      <c r="W106" s="92"/>
+      <c r="X106" s="92"/>
+      <c r="Y106" s="92"/>
+      <c r="Z106" s="92"/>
+      <c r="AA106" s="92"/>
+      <c r="AB106" s="92"/>
+      <c r="AC106" s="92"/>
     </row>
     <row r="107" spans="2:29" ht="16.2" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C107" s="3" t="s">
         <v>192</v>
       </c>
       <c r="D107" s="8"/>
       <c r="E107" s="8"/>
       <c r="F107" s="8"/>
       <c r="G107" s="8"/>
       <c r="H107" s="8"/>
       <c r="I107" s="8"/>
       <c r="J107" s="8"/>
       <c r="K107" s="8"/>
       <c r="L107" s="8"/>
       <c r="M107" s="8"/>
       <c r="N107" s="8"/>
       <c r="O107" s="8"/>
       <c r="P107" s="8"/>
       <c r="Q107" s="8"/>
       <c r="R107" s="8"/>
       <c r="S107" s="8"/>
       <c r="T107" s="8"/>
       <c r="U107" s="8"/>
       <c r="V107" s="8"/>
       <c r="W107" s="8"/>
@@ -8344,586 +8344,586 @@
       <c r="G114" s="8"/>
       <c r="H114" s="8"/>
       <c r="I114" s="8"/>
       <c r="J114" s="8"/>
       <c r="K114" s="8"/>
       <c r="L114" s="8"/>
       <c r="M114" s="8"/>
       <c r="N114" s="8"/>
       <c r="O114" s="8"/>
       <c r="P114" s="8"/>
       <c r="Q114" s="8"/>
       <c r="R114" s="8"/>
       <c r="S114" s="8"/>
       <c r="T114" s="8"/>
       <c r="U114" s="8"/>
       <c r="V114" s="8"/>
       <c r="W114" s="8"/>
       <c r="X114" s="8"/>
       <c r="Y114" s="8"/>
       <c r="Z114" s="8"/>
       <c r="AA114" s="8"/>
       <c r="AB114" s="8"/>
       <c r="AC114" s="8"/>
     </row>
     <row r="115" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C115" s="76" t="s">
+      <c r="C115" s="72" t="s">
         <v>193</v>
       </c>
-      <c r="D115" s="76"/>
-[...24 lines deleted...]
-      <c r="AC115" s="76"/>
+      <c r="D115" s="72"/>
+      <c r="E115" s="72"/>
+      <c r="F115" s="72"/>
+      <c r="G115" s="72"/>
+      <c r="H115" s="72"/>
+      <c r="I115" s="72"/>
+      <c r="J115" s="72"/>
+      <c r="K115" s="72"/>
+      <c r="L115" s="72"/>
+      <c r="M115" s="72"/>
+      <c r="N115" s="72"/>
+      <c r="O115" s="72"/>
+      <c r="P115" s="72"/>
+      <c r="Q115" s="72"/>
+      <c r="R115" s="72"/>
+      <c r="S115" s="72"/>
+      <c r="T115" s="72"/>
+      <c r="U115" s="72"/>
+      <c r="V115" s="72"/>
+      <c r="W115" s="72"/>
+      <c r="X115" s="72"/>
+      <c r="Y115" s="72"/>
+      <c r="Z115" s="72"/>
+      <c r="AA115" s="72"/>
+      <c r="AB115" s="72"/>
+      <c r="AC115" s="72"/>
     </row>
     <row r="116" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C116" s="76"/>
-[...25 lines deleted...]
-      <c r="AC116" s="76"/>
+      <c r="C116" s="72"/>
+      <c r="D116" s="72"/>
+      <c r="E116" s="72"/>
+      <c r="F116" s="72"/>
+      <c r="G116" s="72"/>
+      <c r="H116" s="72"/>
+      <c r="I116" s="72"/>
+      <c r="J116" s="72"/>
+      <c r="K116" s="72"/>
+      <c r="L116" s="72"/>
+      <c r="M116" s="72"/>
+      <c r="N116" s="72"/>
+      <c r="O116" s="72"/>
+      <c r="P116" s="72"/>
+      <c r="Q116" s="72"/>
+      <c r="R116" s="72"/>
+      <c r="S116" s="72"/>
+      <c r="T116" s="72"/>
+      <c r="U116" s="72"/>
+      <c r="V116" s="72"/>
+      <c r="W116" s="72"/>
+      <c r="X116" s="72"/>
+      <c r="Y116" s="72"/>
+      <c r="Z116" s="72"/>
+      <c r="AA116" s="72"/>
+      <c r="AB116" s="72"/>
+      <c r="AC116" s="72"/>
     </row>
     <row r="118" spans="2:29" ht="22.2" x14ac:dyDescent="0.45">
       <c r="B118" s="23" t="s">
         <v>140</v>
       </c>
       <c r="C118" s="24" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="119" spans="2:29" ht="16.2" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C119" s="76" t="s">
+      <c r="C119" s="72" t="s">
         <v>200</v>
       </c>
-      <c r="D119" s="76"/>
-[...24 lines deleted...]
-      <c r="AC119" s="76"/>
+      <c r="D119" s="72"/>
+      <c r="E119" s="72"/>
+      <c r="F119" s="72"/>
+      <c r="G119" s="72"/>
+      <c r="H119" s="72"/>
+      <c r="I119" s="72"/>
+      <c r="J119" s="72"/>
+      <c r="K119" s="72"/>
+      <c r="L119" s="72"/>
+      <c r="M119" s="72"/>
+      <c r="N119" s="72"/>
+      <c r="O119" s="72"/>
+      <c r="P119" s="72"/>
+      <c r="Q119" s="72"/>
+      <c r="R119" s="72"/>
+      <c r="S119" s="72"/>
+      <c r="T119" s="72"/>
+      <c r="U119" s="72"/>
+      <c r="V119" s="72"/>
+      <c r="W119" s="72"/>
+      <c r="X119" s="72"/>
+      <c r="Y119" s="72"/>
+      <c r="Z119" s="72"/>
+      <c r="AA119" s="72"/>
+      <c r="AB119" s="72"/>
+      <c r="AC119" s="72"/>
     </row>
     <row r="120" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C120" s="76"/>
-[...25 lines deleted...]
-      <c r="AC120" s="76"/>
+      <c r="C120" s="72"/>
+      <c r="D120" s="72"/>
+      <c r="E120" s="72"/>
+      <c r="F120" s="72"/>
+      <c r="G120" s="72"/>
+      <c r="H120" s="72"/>
+      <c r="I120" s="72"/>
+      <c r="J120" s="72"/>
+      <c r="K120" s="72"/>
+      <c r="L120" s="72"/>
+      <c r="M120" s="72"/>
+      <c r="N120" s="72"/>
+      <c r="O120" s="72"/>
+      <c r="P120" s="72"/>
+      <c r="Q120" s="72"/>
+      <c r="R120" s="72"/>
+      <c r="S120" s="72"/>
+      <c r="T120" s="72"/>
+      <c r="U120" s="72"/>
+      <c r="V120" s="72"/>
+      <c r="W120" s="72"/>
+      <c r="X120" s="72"/>
+      <c r="Y120" s="72"/>
+      <c r="Z120" s="72"/>
+      <c r="AA120" s="72"/>
+      <c r="AB120" s="72"/>
+      <c r="AC120" s="72"/>
     </row>
     <row r="121" spans="2:29" ht="9.6" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C121" s="4"/>
       <c r="D121" s="4"/>
       <c r="E121" s="4"/>
       <c r="F121" s="4"/>
       <c r="G121" s="4"/>
       <c r="H121" s="4"/>
       <c r="I121" s="4"/>
       <c r="J121" s="4"/>
       <c r="K121" s="4"/>
       <c r="L121" s="4"/>
       <c r="M121" s="4"/>
       <c r="N121" s="4"/>
       <c r="O121" s="4"/>
       <c r="P121" s="4"/>
       <c r="Q121" s="4"/>
       <c r="R121" s="4"/>
       <c r="S121" s="4"/>
       <c r="T121" s="4"/>
       <c r="U121" s="4"/>
       <c r="V121" s="4"/>
       <c r="W121" s="4"/>
       <c r="X121" s="4"/>
       <c r="Y121" s="4"/>
       <c r="Z121" s="4"/>
       <c r="AA121" s="4"/>
       <c r="AB121" s="4"/>
       <c r="AC121" s="4"/>
     </row>
     <row r="122" spans="2:29" ht="16.2" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C122" s="117" t="s">
+      <c r="C122" s="97" t="s">
         <v>154</v>
       </c>
-      <c r="D122" s="118"/>
-[...5 lines deleted...]
-      <c r="J122" s="113" t="s">
+      <c r="D122" s="98"/>
+      <c r="E122" s="98"/>
+      <c r="F122" s="98"/>
+      <c r="G122" s="98"/>
+      <c r="H122" s="98"/>
+      <c r="I122" s="98"/>
+      <c r="J122" s="111" t="s">
         <v>141</v>
       </c>
-      <c r="K122" s="113"/>
-[...3 lines deleted...]
-      <c r="O122" s="113"/>
+      <c r="K122" s="111"/>
+      <c r="L122" s="111"/>
+      <c r="M122" s="111"/>
+      <c r="N122" s="111"/>
+      <c r="O122" s="111"/>
       <c r="T122" s="4"/>
       <c r="U122" s="4"/>
       <c r="AB122" s="4"/>
       <c r="AC122" s="4"/>
     </row>
     <row r="123" spans="2:29" x14ac:dyDescent="0.45">
       <c r="C123" s="4"/>
       <c r="D123" s="4"/>
       <c r="E123" s="4"/>
       <c r="F123" s="4"/>
       <c r="G123" s="4"/>
       <c r="H123" s="4"/>
       <c r="I123" s="4"/>
       <c r="J123" s="4"/>
       <c r="K123" s="4"/>
       <c r="L123" s="4"/>
       <c r="M123" s="4"/>
       <c r="N123" s="4"/>
       <c r="O123" s="4"/>
       <c r="P123" s="4"/>
       <c r="Q123" s="4"/>
       <c r="R123" s="4"/>
       <c r="S123" s="4"/>
       <c r="T123" s="4"/>
       <c r="U123" s="4"/>
       <c r="V123" s="4"/>
       <c r="W123" s="4"/>
       <c r="X123" s="4"/>
       <c r="Y123" s="4"/>
       <c r="Z123" s="4"/>
       <c r="AA123" s="4"/>
       <c r="AB123" s="4"/>
       <c r="AC123" s="4"/>
     </row>
     <row r="124" spans="2:29" ht="22.2" x14ac:dyDescent="0.45">
       <c r="B124" s="23" t="s">
         <v>140</v>
       </c>
       <c r="C124" s="24" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="125" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C125" s="76" t="s">
+      <c r="C125" s="72" t="s">
         <v>85</v>
       </c>
-      <c r="D125" s="76"/>
-[...24 lines deleted...]
-      <c r="AC125" s="76"/>
+      <c r="D125" s="72"/>
+      <c r="E125" s="72"/>
+      <c r="F125" s="72"/>
+      <c r="G125" s="72"/>
+      <c r="H125" s="72"/>
+      <c r="I125" s="72"/>
+      <c r="J125" s="72"/>
+      <c r="K125" s="72"/>
+      <c r="L125" s="72"/>
+      <c r="M125" s="72"/>
+      <c r="N125" s="72"/>
+      <c r="O125" s="72"/>
+      <c r="P125" s="72"/>
+      <c r="Q125" s="72"/>
+      <c r="R125" s="72"/>
+      <c r="S125" s="72"/>
+      <c r="T125" s="72"/>
+      <c r="U125" s="72"/>
+      <c r="V125" s="72"/>
+      <c r="W125" s="72"/>
+      <c r="X125" s="72"/>
+      <c r="Y125" s="72"/>
+      <c r="Z125" s="72"/>
+      <c r="AA125" s="72"/>
+      <c r="AB125" s="72"/>
+      <c r="AC125" s="72"/>
     </row>
     <row r="126" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C126" s="76"/>
-[...25 lines deleted...]
-      <c r="AC126" s="76"/>
+      <c r="C126" s="72"/>
+      <c r="D126" s="72"/>
+      <c r="E126" s="72"/>
+      <c r="F126" s="72"/>
+      <c r="G126" s="72"/>
+      <c r="H126" s="72"/>
+      <c r="I126" s="72"/>
+      <c r="J126" s="72"/>
+      <c r="K126" s="72"/>
+      <c r="L126" s="72"/>
+      <c r="M126" s="72"/>
+      <c r="N126" s="72"/>
+      <c r="O126" s="72"/>
+      <c r="P126" s="72"/>
+      <c r="Q126" s="72"/>
+      <c r="R126" s="72"/>
+      <c r="S126" s="72"/>
+      <c r="T126" s="72"/>
+      <c r="U126" s="72"/>
+      <c r="V126" s="72"/>
+      <c r="W126" s="72"/>
+      <c r="X126" s="72"/>
+      <c r="Y126" s="72"/>
+      <c r="Z126" s="72"/>
+      <c r="AA126" s="72"/>
+      <c r="AB126" s="72"/>
+      <c r="AC126" s="72"/>
     </row>
     <row r="127" spans="2:29" ht="9.6" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C127" s="4"/>
       <c r="D127" s="4"/>
       <c r="E127" s="4"/>
       <c r="F127" s="4"/>
       <c r="G127" s="4"/>
       <c r="H127" s="4"/>
       <c r="I127" s="4"/>
       <c r="J127" s="4"/>
       <c r="K127" s="4"/>
       <c r="L127" s="4"/>
       <c r="M127" s="4"/>
       <c r="N127" s="4"/>
       <c r="O127" s="4"/>
       <c r="P127" s="4"/>
       <c r="Q127" s="4"/>
       <c r="R127" s="4"/>
       <c r="S127" s="4"/>
       <c r="T127" s="4"/>
       <c r="U127" s="4"/>
       <c r="V127" s="4"/>
       <c r="W127" s="4"/>
       <c r="X127" s="4"/>
       <c r="Y127" s="4"/>
       <c r="Z127" s="4"/>
       <c r="AA127" s="4"/>
       <c r="AB127" s="4"/>
       <c r="AC127" s="4"/>
     </row>
     <row r="128" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C128" s="123"/>
-[...25 lines deleted...]
-      <c r="AC128" s="125"/>
+      <c r="C128" s="73"/>
+      <c r="D128" s="74"/>
+      <c r="E128" s="74"/>
+      <c r="F128" s="74"/>
+      <c r="G128" s="74"/>
+      <c r="H128" s="74"/>
+      <c r="I128" s="74"/>
+      <c r="J128" s="74"/>
+      <c r="K128" s="74"/>
+      <c r="L128" s="74"/>
+      <c r="M128" s="74"/>
+      <c r="N128" s="74"/>
+      <c r="O128" s="74"/>
+      <c r="P128" s="74"/>
+      <c r="Q128" s="74"/>
+      <c r="R128" s="74"/>
+      <c r="S128" s="74"/>
+      <c r="T128" s="74"/>
+      <c r="U128" s="74"/>
+      <c r="V128" s="74"/>
+      <c r="W128" s="74"/>
+      <c r="X128" s="74"/>
+      <c r="Y128" s="74"/>
+      <c r="Z128" s="74"/>
+      <c r="AA128" s="74"/>
+      <c r="AB128" s="74"/>
+      <c r="AC128" s="75"/>
     </row>
     <row r="129" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="C129" s="126"/>
-[...25 lines deleted...]
-      <c r="AC129" s="128"/>
+      <c r="C129" s="76"/>
+      <c r="D129" s="77"/>
+      <c r="E129" s="77"/>
+      <c r="F129" s="77"/>
+      <c r="G129" s="77"/>
+      <c r="H129" s="77"/>
+      <c r="I129" s="77"/>
+      <c r="J129" s="77"/>
+      <c r="K129" s="77"/>
+      <c r="L129" s="77"/>
+      <c r="M129" s="77"/>
+      <c r="N129" s="77"/>
+      <c r="O129" s="77"/>
+      <c r="P129" s="77"/>
+      <c r="Q129" s="77"/>
+      <c r="R129" s="77"/>
+      <c r="S129" s="77"/>
+      <c r="T129" s="77"/>
+      <c r="U129" s="77"/>
+      <c r="V129" s="77"/>
+      <c r="W129" s="77"/>
+      <c r="X129" s="77"/>
+      <c r="Y129" s="77"/>
+      <c r="Z129" s="77"/>
+      <c r="AA129" s="77"/>
+      <c r="AB129" s="77"/>
+      <c r="AC129" s="78"/>
     </row>
     <row r="130" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="C130" s="126"/>
-[...25 lines deleted...]
-      <c r="AC130" s="128"/>
+      <c r="C130" s="76"/>
+      <c r="D130" s="77"/>
+      <c r="E130" s="77"/>
+      <c r="F130" s="77"/>
+      <c r="G130" s="77"/>
+      <c r="H130" s="77"/>
+      <c r="I130" s="77"/>
+      <c r="J130" s="77"/>
+      <c r="K130" s="77"/>
+      <c r="L130" s="77"/>
+      <c r="M130" s="77"/>
+      <c r="N130" s="77"/>
+      <c r="O130" s="77"/>
+      <c r="P130" s="77"/>
+      <c r="Q130" s="77"/>
+      <c r="R130" s="77"/>
+      <c r="S130" s="77"/>
+      <c r="T130" s="77"/>
+      <c r="U130" s="77"/>
+      <c r="V130" s="77"/>
+      <c r="W130" s="77"/>
+      <c r="X130" s="77"/>
+      <c r="Y130" s="77"/>
+      <c r="Z130" s="77"/>
+      <c r="AA130" s="77"/>
+      <c r="AB130" s="77"/>
+      <c r="AC130" s="78"/>
     </row>
     <row r="131" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="C131" s="126"/>
-[...25 lines deleted...]
-      <c r="AC131" s="128"/>
+      <c r="C131" s="76"/>
+      <c r="D131" s="77"/>
+      <c r="E131" s="77"/>
+      <c r="F131" s="77"/>
+      <c r="G131" s="77"/>
+      <c r="H131" s="77"/>
+      <c r="I131" s="77"/>
+      <c r="J131" s="77"/>
+      <c r="K131" s="77"/>
+      <c r="L131" s="77"/>
+      <c r="M131" s="77"/>
+      <c r="N131" s="77"/>
+      <c r="O131" s="77"/>
+      <c r="P131" s="77"/>
+      <c r="Q131" s="77"/>
+      <c r="R131" s="77"/>
+      <c r="S131" s="77"/>
+      <c r="T131" s="77"/>
+      <c r="U131" s="77"/>
+      <c r="V131" s="77"/>
+      <c r="W131" s="77"/>
+      <c r="X131" s="77"/>
+      <c r="Y131" s="77"/>
+      <c r="Z131" s="77"/>
+      <c r="AA131" s="77"/>
+      <c r="AB131" s="77"/>
+      <c r="AC131" s="78"/>
     </row>
     <row r="132" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="C132" s="126"/>
-[...25 lines deleted...]
-      <c r="AC132" s="128"/>
+      <c r="C132" s="76"/>
+      <c r="D132" s="77"/>
+      <c r="E132" s="77"/>
+      <c r="F132" s="77"/>
+      <c r="G132" s="77"/>
+      <c r="H132" s="77"/>
+      <c r="I132" s="77"/>
+      <c r="J132" s="77"/>
+      <c r="K132" s="77"/>
+      <c r="L132" s="77"/>
+      <c r="M132" s="77"/>
+      <c r="N132" s="77"/>
+      <c r="O132" s="77"/>
+      <c r="P132" s="77"/>
+      <c r="Q132" s="77"/>
+      <c r="R132" s="77"/>
+      <c r="S132" s="77"/>
+      <c r="T132" s="77"/>
+      <c r="U132" s="77"/>
+      <c r="V132" s="77"/>
+      <c r="W132" s="77"/>
+      <c r="X132" s="77"/>
+      <c r="Y132" s="77"/>
+      <c r="Z132" s="77"/>
+      <c r="AA132" s="77"/>
+      <c r="AB132" s="77"/>
+      <c r="AC132" s="78"/>
     </row>
     <row r="133" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="C133" s="126"/>
-[...25 lines deleted...]
-      <c r="AC133" s="128"/>
+      <c r="C133" s="76"/>
+      <c r="D133" s="77"/>
+      <c r="E133" s="77"/>
+      <c r="F133" s="77"/>
+      <c r="G133" s="77"/>
+      <c r="H133" s="77"/>
+      <c r="I133" s="77"/>
+      <c r="J133" s="77"/>
+      <c r="K133" s="77"/>
+      <c r="L133" s="77"/>
+      <c r="M133" s="77"/>
+      <c r="N133" s="77"/>
+      <c r="O133" s="77"/>
+      <c r="P133" s="77"/>
+      <c r="Q133" s="77"/>
+      <c r="R133" s="77"/>
+      <c r="S133" s="77"/>
+      <c r="T133" s="77"/>
+      <c r="U133" s="77"/>
+      <c r="V133" s="77"/>
+      <c r="W133" s="77"/>
+      <c r="X133" s="77"/>
+      <c r="Y133" s="77"/>
+      <c r="Z133" s="77"/>
+      <c r="AA133" s="77"/>
+      <c r="AB133" s="77"/>
+      <c r="AC133" s="78"/>
     </row>
     <row r="134" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="C134" s="126"/>
-[...25 lines deleted...]
-      <c r="AC134" s="128"/>
+      <c r="C134" s="76"/>
+      <c r="D134" s="77"/>
+      <c r="E134" s="77"/>
+      <c r="F134" s="77"/>
+      <c r="G134" s="77"/>
+      <c r="H134" s="77"/>
+      <c r="I134" s="77"/>
+      <c r="J134" s="77"/>
+      <c r="K134" s="77"/>
+      <c r="L134" s="77"/>
+      <c r="M134" s="77"/>
+      <c r="N134" s="77"/>
+      <c r="O134" s="77"/>
+      <c r="P134" s="77"/>
+      <c r="Q134" s="77"/>
+      <c r="R134" s="77"/>
+      <c r="S134" s="77"/>
+      <c r="T134" s="77"/>
+      <c r="U134" s="77"/>
+      <c r="V134" s="77"/>
+      <c r="W134" s="77"/>
+      <c r="X134" s="77"/>
+      <c r="Y134" s="77"/>
+      <c r="Z134" s="77"/>
+      <c r="AA134" s="77"/>
+      <c r="AB134" s="77"/>
+      <c r="AC134" s="78"/>
     </row>
     <row r="135" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="C135" s="129"/>
-[...25 lines deleted...]
-      <c r="AC135" s="131"/>
+      <c r="C135" s="79"/>
+      <c r="D135" s="80"/>
+      <c r="E135" s="80"/>
+      <c r="F135" s="80"/>
+      <c r="G135" s="80"/>
+      <c r="H135" s="80"/>
+      <c r="I135" s="80"/>
+      <c r="J135" s="80"/>
+      <c r="K135" s="80"/>
+      <c r="L135" s="80"/>
+      <c r="M135" s="80"/>
+      <c r="N135" s="80"/>
+      <c r="O135" s="80"/>
+      <c r="P135" s="80"/>
+      <c r="Q135" s="80"/>
+      <c r="R135" s="80"/>
+      <c r="S135" s="80"/>
+      <c r="T135" s="80"/>
+      <c r="U135" s="80"/>
+      <c r="V135" s="80"/>
+      <c r="W135" s="80"/>
+      <c r="X135" s="80"/>
+      <c r="Y135" s="80"/>
+      <c r="Z135" s="80"/>
+      <c r="AA135" s="80"/>
+      <c r="AB135" s="80"/>
+      <c r="AC135" s="81"/>
     </row>
     <row r="136" spans="3:29" x14ac:dyDescent="0.45">
       <c r="C136" s="3" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="137" spans="3:29" x14ac:dyDescent="0.45">
       <c r="C137" s="3" t="s">
         <v>87</v>
       </c>
       <c r="D137" s="3" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="138" spans="3:29" x14ac:dyDescent="0.45">
       <c r="C138" s="3" t="s">
         <v>87</v>
       </c>
       <c r="D138" s="3" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="139" spans="3:29" x14ac:dyDescent="0.45">
       <c r="C139" s="3" t="s">
         <v>87</v>
@@ -8963,441 +8963,441 @@
       <c r="D143" s="3" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="144" spans="3:29" x14ac:dyDescent="0.45">
       <c r="C144" s="3" t="s">
         <v>87</v>
       </c>
       <c r="D144" s="3" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="146" spans="2:29" ht="22.2" x14ac:dyDescent="0.45">
       <c r="B146" s="1" t="s">
         <v>139</v>
       </c>
       <c r="C146" s="2" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="147" spans="2:29" ht="9" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="148" spans="2:29" x14ac:dyDescent="0.45">
       <c r="C148" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="D148" s="77" t="s">
+      <c r="D148" s="131" t="s">
         <v>195</v>
       </c>
-      <c r="E148" s="77"/>
-[...23 lines deleted...]
-      <c r="AC148" s="77"/>
+      <c r="E148" s="131"/>
+      <c r="F148" s="131"/>
+      <c r="G148" s="131"/>
+      <c r="H148" s="131"/>
+      <c r="I148" s="131"/>
+      <c r="J148" s="131"/>
+      <c r="K148" s="131"/>
+      <c r="L148" s="131"/>
+      <c r="M148" s="131"/>
+      <c r="N148" s="131"/>
+      <c r="O148" s="131"/>
+      <c r="P148" s="131"/>
+      <c r="Q148" s="131"/>
+      <c r="R148" s="131"/>
+      <c r="S148" s="131"/>
+      <c r="T148" s="131"/>
+      <c r="U148" s="131"/>
+      <c r="V148" s="131"/>
+      <c r="W148" s="131"/>
+      <c r="X148" s="131"/>
+      <c r="Y148" s="131"/>
+      <c r="Z148" s="131"/>
+      <c r="AA148" s="131"/>
+      <c r="AB148" s="131"/>
+      <c r="AC148" s="131"/>
     </row>
     <row r="149" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="D149" s="77"/>
-[...24 lines deleted...]
-      <c r="AC149" s="77"/>
+      <c r="D149" s="131"/>
+      <c r="E149" s="131"/>
+      <c r="F149" s="131"/>
+      <c r="G149" s="131"/>
+      <c r="H149" s="131"/>
+      <c r="I149" s="131"/>
+      <c r="J149" s="131"/>
+      <c r="K149" s="131"/>
+      <c r="L149" s="131"/>
+      <c r="M149" s="131"/>
+      <c r="N149" s="131"/>
+      <c r="O149" s="131"/>
+      <c r="P149" s="131"/>
+      <c r="Q149" s="131"/>
+      <c r="R149" s="131"/>
+      <c r="S149" s="131"/>
+      <c r="T149" s="131"/>
+      <c r="U149" s="131"/>
+      <c r="V149" s="131"/>
+      <c r="W149" s="131"/>
+      <c r="X149" s="131"/>
+      <c r="Y149" s="131"/>
+      <c r="Z149" s="131"/>
+      <c r="AA149" s="131"/>
+      <c r="AB149" s="131"/>
+      <c r="AC149" s="131"/>
     </row>
     <row r="150" spans="2:29" ht="9" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="151" spans="2:29" ht="16.2" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C151" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="D151" s="76" t="s">
+      <c r="D151" s="72" t="s">
         <v>194</v>
       </c>
-      <c r="E151" s="76"/>
-[...23 lines deleted...]
-      <c r="AC151" s="76"/>
+      <c r="E151" s="72"/>
+      <c r="F151" s="72"/>
+      <c r="G151" s="72"/>
+      <c r="H151" s="72"/>
+      <c r="I151" s="72"/>
+      <c r="J151" s="72"/>
+      <c r="K151" s="72"/>
+      <c r="L151" s="72"/>
+      <c r="M151" s="72"/>
+      <c r="N151" s="72"/>
+      <c r="O151" s="72"/>
+      <c r="P151" s="72"/>
+      <c r="Q151" s="72"/>
+      <c r="R151" s="72"/>
+      <c r="S151" s="72"/>
+      <c r="T151" s="72"/>
+      <c r="U151" s="72"/>
+      <c r="V151" s="72"/>
+      <c r="W151" s="72"/>
+      <c r="X151" s="72"/>
+      <c r="Y151" s="72"/>
+      <c r="Z151" s="72"/>
+      <c r="AA151" s="72"/>
+      <c r="AB151" s="72"/>
+      <c r="AC151" s="72"/>
     </row>
     <row r="152" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="D152" s="76"/>
-[...24 lines deleted...]
-      <c r="AC152" s="76"/>
+      <c r="D152" s="72"/>
+      <c r="E152" s="72"/>
+      <c r="F152" s="72"/>
+      <c r="G152" s="72"/>
+      <c r="H152" s="72"/>
+      <c r="I152" s="72"/>
+      <c r="J152" s="72"/>
+      <c r="K152" s="72"/>
+      <c r="L152" s="72"/>
+      <c r="M152" s="72"/>
+      <c r="N152" s="72"/>
+      <c r="O152" s="72"/>
+      <c r="P152" s="72"/>
+      <c r="Q152" s="72"/>
+      <c r="R152" s="72"/>
+      <c r="S152" s="72"/>
+      <c r="T152" s="72"/>
+      <c r="U152" s="72"/>
+      <c r="V152" s="72"/>
+      <c r="W152" s="72"/>
+      <c r="X152" s="72"/>
+      <c r="Y152" s="72"/>
+      <c r="Z152" s="72"/>
+      <c r="AA152" s="72"/>
+      <c r="AB152" s="72"/>
+      <c r="AC152" s="72"/>
     </row>
     <row r="153" spans="2:29" ht="9" customHeight="1" x14ac:dyDescent="0.45">
       <c r="D153" s="4"/>
       <c r="E153" s="4"/>
       <c r="F153" s="4"/>
       <c r="G153" s="4"/>
       <c r="H153" s="4"/>
       <c r="I153" s="4"/>
       <c r="J153" s="4"/>
       <c r="K153" s="4"/>
       <c r="L153" s="4"/>
       <c r="M153" s="4"/>
       <c r="N153" s="4"/>
       <c r="O153" s="4"/>
       <c r="P153" s="4"/>
       <c r="Q153" s="4"/>
       <c r="R153" s="4"/>
       <c r="S153" s="4"/>
       <c r="T153" s="4"/>
       <c r="U153" s="4"/>
       <c r="V153" s="4"/>
       <c r="W153" s="4"/>
       <c r="X153" s="4"/>
       <c r="Y153" s="4"/>
       <c r="Z153" s="4"/>
       <c r="AA153" s="4"/>
       <c r="AB153" s="4"/>
       <c r="AC153" s="4"/>
     </row>
     <row r="154" spans="2:29" ht="16.2" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C154" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="D154" s="76" t="s">
+      <c r="D154" s="72" t="s">
         <v>169</v>
       </c>
-      <c r="E154" s="76"/>
-[...23 lines deleted...]
-      <c r="AC154" s="76"/>
+      <c r="E154" s="72"/>
+      <c r="F154" s="72"/>
+      <c r="G154" s="72"/>
+      <c r="H154" s="72"/>
+      <c r="I154" s="72"/>
+      <c r="J154" s="72"/>
+      <c r="K154" s="72"/>
+      <c r="L154" s="72"/>
+      <c r="M154" s="72"/>
+      <c r="N154" s="72"/>
+      <c r="O154" s="72"/>
+      <c r="P154" s="72"/>
+      <c r="Q154" s="72"/>
+      <c r="R154" s="72"/>
+      <c r="S154" s="72"/>
+      <c r="T154" s="72"/>
+      <c r="U154" s="72"/>
+      <c r="V154" s="72"/>
+      <c r="W154" s="72"/>
+      <c r="X154" s="72"/>
+      <c r="Y154" s="72"/>
+      <c r="Z154" s="72"/>
+      <c r="AA154" s="72"/>
+      <c r="AB154" s="72"/>
+      <c r="AC154" s="72"/>
     </row>
     <row r="155" spans="2:29" ht="16.2" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="D155" s="76"/>
-[...24 lines deleted...]
-      <c r="AC155" s="76"/>
+      <c r="D155" s="72"/>
+      <c r="E155" s="72"/>
+      <c r="F155" s="72"/>
+      <c r="G155" s="72"/>
+      <c r="H155" s="72"/>
+      <c r="I155" s="72"/>
+      <c r="J155" s="72"/>
+      <c r="K155" s="72"/>
+      <c r="L155" s="72"/>
+      <c r="M155" s="72"/>
+      <c r="N155" s="72"/>
+      <c r="O155" s="72"/>
+      <c r="P155" s="72"/>
+      <c r="Q155" s="72"/>
+      <c r="R155" s="72"/>
+      <c r="S155" s="72"/>
+      <c r="T155" s="72"/>
+      <c r="U155" s="72"/>
+      <c r="V155" s="72"/>
+      <c r="W155" s="72"/>
+      <c r="X155" s="72"/>
+      <c r="Y155" s="72"/>
+      <c r="Z155" s="72"/>
+      <c r="AA155" s="72"/>
+      <c r="AB155" s="72"/>
+      <c r="AC155" s="72"/>
     </row>
     <row r="156" spans="2:29" ht="16.2" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="D156" s="76"/>
-[...24 lines deleted...]
-      <c r="AC156" s="76"/>
+      <c r="D156" s="72"/>
+      <c r="E156" s="72"/>
+      <c r="F156" s="72"/>
+      <c r="G156" s="72"/>
+      <c r="H156" s="72"/>
+      <c r="I156" s="72"/>
+      <c r="J156" s="72"/>
+      <c r="K156" s="72"/>
+      <c r="L156" s="72"/>
+      <c r="M156" s="72"/>
+      <c r="N156" s="72"/>
+      <c r="O156" s="72"/>
+      <c r="P156" s="72"/>
+      <c r="Q156" s="72"/>
+      <c r="R156" s="72"/>
+      <c r="S156" s="72"/>
+      <c r="T156" s="72"/>
+      <c r="U156" s="72"/>
+      <c r="V156" s="72"/>
+      <c r="W156" s="72"/>
+      <c r="X156" s="72"/>
+      <c r="Y156" s="72"/>
+      <c r="Z156" s="72"/>
+      <c r="AA156" s="72"/>
+      <c r="AB156" s="72"/>
+      <c r="AC156" s="72"/>
     </row>
     <row r="157" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="D157" s="76"/>
-[...24 lines deleted...]
-      <c r="AC157" s="76"/>
+      <c r="D157" s="72"/>
+      <c r="E157" s="72"/>
+      <c r="F157" s="72"/>
+      <c r="G157" s="72"/>
+      <c r="H157" s="72"/>
+      <c r="I157" s="72"/>
+      <c r="J157" s="72"/>
+      <c r="K157" s="72"/>
+      <c r="L157" s="72"/>
+      <c r="M157" s="72"/>
+      <c r="N157" s="72"/>
+      <c r="O157" s="72"/>
+      <c r="P157" s="72"/>
+      <c r="Q157" s="72"/>
+      <c r="R157" s="72"/>
+      <c r="S157" s="72"/>
+      <c r="T157" s="72"/>
+      <c r="U157" s="72"/>
+      <c r="V157" s="72"/>
+      <c r="W157" s="72"/>
+      <c r="X157" s="72"/>
+      <c r="Y157" s="72"/>
+      <c r="Z157" s="72"/>
+      <c r="AA157" s="72"/>
+      <c r="AB157" s="72"/>
+      <c r="AC157" s="72"/>
     </row>
   </sheetData>
   <mergeCells count="125">
-    <mergeCell ref="C125:AC126"/>
-[...18 lines deleted...]
-    <mergeCell ref="X58:AC58"/>
+    <mergeCell ref="I8:AC8"/>
+    <mergeCell ref="I14:AC14"/>
+    <mergeCell ref="C115:AC116"/>
+    <mergeCell ref="D148:AC149"/>
+    <mergeCell ref="D151:AC152"/>
+    <mergeCell ref="D154:AC157"/>
+    <mergeCell ref="F23:Q23"/>
+    <mergeCell ref="R23:AC23"/>
+    <mergeCell ref="C24:E24"/>
+    <mergeCell ref="F24:Q24"/>
+    <mergeCell ref="R24:AC24"/>
+    <mergeCell ref="C27:E27"/>
+    <mergeCell ref="F27:Q27"/>
+    <mergeCell ref="R27:T27"/>
+    <mergeCell ref="U27:AA27"/>
+    <mergeCell ref="C63:AC64"/>
+    <mergeCell ref="M65:S65"/>
+    <mergeCell ref="C73:AC73"/>
+    <mergeCell ref="C8:H8"/>
+    <mergeCell ref="C9:H9"/>
+    <mergeCell ref="I9:N9"/>
+    <mergeCell ref="C10:H10"/>
+    <mergeCell ref="I10:N10"/>
+    <mergeCell ref="C11:H11"/>
+    <mergeCell ref="I11:N11"/>
+    <mergeCell ref="C14:H14"/>
+    <mergeCell ref="C17:AC18"/>
+    <mergeCell ref="C20:E20"/>
+    <mergeCell ref="F20:Q20"/>
+    <mergeCell ref="R20:AC20"/>
+    <mergeCell ref="C21:E21"/>
+    <mergeCell ref="F21:Q21"/>
+    <mergeCell ref="R21:AC21"/>
+    <mergeCell ref="C22:E22"/>
+    <mergeCell ref="F22:Q22"/>
+    <mergeCell ref="R22:AC22"/>
+    <mergeCell ref="C23:E23"/>
+    <mergeCell ref="G58:K58"/>
+    <mergeCell ref="C55:F55"/>
+    <mergeCell ref="X57:AC57"/>
+    <mergeCell ref="X55:AC55"/>
+    <mergeCell ref="X59:AC59"/>
+    <mergeCell ref="C57:F57"/>
+    <mergeCell ref="C39:K39"/>
+    <mergeCell ref="L39:R39"/>
+    <mergeCell ref="S39:V39"/>
+    <mergeCell ref="W39:Y39"/>
+    <mergeCell ref="AA39:AC39"/>
+    <mergeCell ref="C51:AB52"/>
+    <mergeCell ref="X56:AC56"/>
+    <mergeCell ref="R54:W54"/>
+    <mergeCell ref="C49:J49"/>
+    <mergeCell ref="L38:AC38"/>
+    <mergeCell ref="C40:AC40"/>
+    <mergeCell ref="C38:K38"/>
+    <mergeCell ref="X54:AC54"/>
+    <mergeCell ref="C58:F58"/>
+    <mergeCell ref="A2:AE2"/>
+    <mergeCell ref="C89:AC89"/>
+    <mergeCell ref="C90:AC94"/>
+    <mergeCell ref="C54:F54"/>
+    <mergeCell ref="L35:AC35"/>
+    <mergeCell ref="L36:AC36"/>
+    <mergeCell ref="L37:AC37"/>
+    <mergeCell ref="J122:O122"/>
+    <mergeCell ref="J75:P75"/>
+    <mergeCell ref="C66:AC66"/>
+    <mergeCell ref="C67:AC71"/>
+    <mergeCell ref="G55:K55"/>
+    <mergeCell ref="G56:K56"/>
+    <mergeCell ref="G57:K57"/>
+    <mergeCell ref="I101:AC101"/>
+    <mergeCell ref="C4:AC4"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="L54:Q54"/>
+    <mergeCell ref="L55:Q55"/>
+    <mergeCell ref="L57:Q57"/>
+    <mergeCell ref="L58:Q58"/>
+    <mergeCell ref="L59:Q59"/>
+    <mergeCell ref="L60:Q60"/>
     <mergeCell ref="C31:H31"/>
     <mergeCell ref="C122:I122"/>
     <mergeCell ref="C35:K35"/>
     <mergeCell ref="C37:K37"/>
     <mergeCell ref="C36:K36"/>
     <mergeCell ref="G54:K54"/>
     <mergeCell ref="G60:K60"/>
     <mergeCell ref="C74:AC74"/>
     <mergeCell ref="C77:AC77"/>
     <mergeCell ref="G76:L76"/>
     <mergeCell ref="M76:N76"/>
     <mergeCell ref="O76:P76"/>
     <mergeCell ref="C60:F60"/>
     <mergeCell ref="X60:AC60"/>
     <mergeCell ref="R55:W55"/>
     <mergeCell ref="R57:W57"/>
     <mergeCell ref="R58:W58"/>
     <mergeCell ref="R59:W59"/>
     <mergeCell ref="R60:W60"/>
     <mergeCell ref="C75:I75"/>
     <mergeCell ref="K49:O49"/>
     <mergeCell ref="C98:AC98"/>
     <mergeCell ref="C100:H100"/>
     <mergeCell ref="C101:H101"/>
-    <mergeCell ref="A2:AE2"/>
-[...79 lines deleted...]
-    <mergeCell ref="C11:H11"/>
+    <mergeCell ref="C125:AC126"/>
+    <mergeCell ref="C128:AC135"/>
+    <mergeCell ref="C65:L65"/>
+    <mergeCell ref="C56:F56"/>
+    <mergeCell ref="L56:Q56"/>
+    <mergeCell ref="R56:W56"/>
+    <mergeCell ref="I88:M88"/>
+    <mergeCell ref="Q88:AC88"/>
+    <mergeCell ref="I100:M100"/>
+    <mergeCell ref="C84:Z87"/>
+    <mergeCell ref="C88:H88"/>
+    <mergeCell ref="N88:P88"/>
+    <mergeCell ref="C76:F76"/>
+    <mergeCell ref="C102:AC102"/>
+    <mergeCell ref="C103:AC106"/>
+    <mergeCell ref="C78:AC81"/>
+    <mergeCell ref="C119:AC120"/>
+    <mergeCell ref="G59:K59"/>
+    <mergeCell ref="C59:F59"/>
+    <mergeCell ref="X58:AC58"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <conditionalFormatting sqref="C76:P76 C77:AC81">
     <cfRule type="expression" dxfId="59" priority="8">
       <formula>$J$75&lt;&gt;"有"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C67:AC71">
     <cfRule type="expression" dxfId="58" priority="56">
       <formula>$M$65="有"</formula>
     </cfRule>
     <cfRule type="expression" dxfId="57" priority="57">
       <formula>$I$88="要"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F21:Q21">
     <cfRule type="expression" dxfId="56" priority="4">
       <formula>$F$21=""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F27:Q27">
     <cfRule type="expression" dxfId="55" priority="2">
       <formula>$F$27=""</formula>
     </cfRule>
   </conditionalFormatting>
@@ -9598,2673 +9598,2673 @@
         <v>10</v>
       </c>
       <c r="B1" s="109"/>
       <c r="C1" s="109"/>
       <c r="D1" s="109"/>
       <c r="E1" s="109"/>
       <c r="F1" s="109"/>
       <c r="G1" s="109"/>
       <c r="H1" s="109"/>
       <c r="I1" s="109"/>
       <c r="J1" s="109"/>
       <c r="K1" s="109"/>
       <c r="L1" s="109"/>
       <c r="M1" s="109"/>
       <c r="N1" s="109"/>
       <c r="O1" s="109"/>
       <c r="P1" s="109"/>
       <c r="Q1" s="109"/>
       <c r="R1" s="109"/>
       <c r="S1" s="109"/>
       <c r="T1" s="109"/>
       <c r="U1" s="109"/>
       <c r="V1" s="109"/>
     </row>
     <row r="3" spans="1:29" ht="18" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B3" s="76" t="s">
+      <c r="B3" s="72" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="76"/>
-[...25 lines deleted...]
-      <c r="AC3" s="76"/>
+      <c r="C3" s="72"/>
+      <c r="D3" s="72"/>
+      <c r="E3" s="72"/>
+      <c r="F3" s="72"/>
+      <c r="G3" s="72"/>
+      <c r="H3" s="72"/>
+      <c r="I3" s="72"/>
+      <c r="J3" s="72"/>
+      <c r="K3" s="72"/>
+      <c r="L3" s="72"/>
+      <c r="M3" s="72"/>
+      <c r="N3" s="72"/>
+      <c r="O3" s="72"/>
+      <c r="P3" s="72"/>
+      <c r="Q3" s="72"/>
+      <c r="R3" s="72"/>
+      <c r="S3" s="72"/>
+      <c r="T3" s="72"/>
+      <c r="U3" s="72"/>
+      <c r="V3" s="72"/>
+      <c r="W3" s="72"/>
+      <c r="X3" s="72"/>
+      <c r="Y3" s="72"/>
+      <c r="Z3" s="72"/>
+      <c r="AA3" s="72"/>
+      <c r="AB3" s="72"/>
+      <c r="AC3" s="72"/>
     </row>
     <row r="4" spans="1:29" ht="9" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="5" spans="1:29" ht="22.2" x14ac:dyDescent="0.45">
       <c r="B5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:29" x14ac:dyDescent="0.45">
-      <c r="C6" s="168" t="s">
+      <c r="C6" s="136" t="s">
         <v>1</v>
       </c>
-      <c r="D6" s="168"/>
-[...24 lines deleted...]
-      <c r="AC6" s="78"/>
+      <c r="D6" s="136"/>
+      <c r="E6" s="136"/>
+      <c r="F6" s="136"/>
+      <c r="G6" s="115"/>
+      <c r="H6" s="115"/>
+      <c r="I6" s="115"/>
+      <c r="J6" s="115"/>
+      <c r="K6" s="115"/>
+      <c r="L6" s="115"/>
+      <c r="M6" s="115"/>
+      <c r="N6" s="115"/>
+      <c r="O6" s="115"/>
+      <c r="P6" s="115"/>
+      <c r="Q6" s="115"/>
+      <c r="R6" s="115"/>
+      <c r="S6" s="115"/>
+      <c r="T6" s="115"/>
+      <c r="U6" s="115"/>
+      <c r="V6" s="115"/>
+      <c r="W6" s="115"/>
+      <c r="X6" s="115"/>
+      <c r="Y6" s="115"/>
+      <c r="Z6" s="115"/>
+      <c r="AA6" s="115"/>
+      <c r="AB6" s="115"/>
+      <c r="AC6" s="115"/>
     </row>
     <row r="7" spans="1:29" x14ac:dyDescent="0.45">
-      <c r="C7" s="168" t="s">
+      <c r="C7" s="136" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="168"/>
-[...1 lines deleted...]
-      <c r="F7" s="168"/>
+      <c r="D7" s="136"/>
+      <c r="E7" s="136"/>
+      <c r="F7" s="136"/>
       <c r="G7" s="14" t="s">
         <v>119</v>
       </c>
-      <c r="H7" s="161"/>
-[...20 lines deleted...]
-      <c r="AC7" s="162"/>
+      <c r="H7" s="137"/>
+      <c r="I7" s="137"/>
+      <c r="J7" s="137"/>
+      <c r="K7" s="137"/>
+      <c r="L7" s="137"/>
+      <c r="M7" s="137"/>
+      <c r="N7" s="137"/>
+      <c r="O7" s="137"/>
+      <c r="P7" s="137"/>
+      <c r="Q7" s="137"/>
+      <c r="R7" s="137"/>
+      <c r="S7" s="137"/>
+      <c r="T7" s="137"/>
+      <c r="U7" s="137"/>
+      <c r="V7" s="137"/>
+      <c r="W7" s="137"/>
+      <c r="X7" s="137"/>
+      <c r="Y7" s="137"/>
+      <c r="Z7" s="137"/>
+      <c r="AA7" s="137"/>
+      <c r="AB7" s="137"/>
+      <c r="AC7" s="138"/>
     </row>
     <row r="8" spans="1:29" x14ac:dyDescent="0.45">
-      <c r="C8" s="168"/>
-[...25 lines deleted...]
-      <c r="AC8" s="169"/>
+      <c r="C8" s="136"/>
+      <c r="D8" s="136"/>
+      <c r="E8" s="136"/>
+      <c r="F8" s="136"/>
+      <c r="G8" s="139"/>
+      <c r="H8" s="139"/>
+      <c r="I8" s="139"/>
+      <c r="J8" s="139"/>
+      <c r="K8" s="139"/>
+      <c r="L8" s="139"/>
+      <c r="M8" s="139"/>
+      <c r="N8" s="139"/>
+      <c r="O8" s="139"/>
+      <c r="P8" s="139"/>
+      <c r="Q8" s="139"/>
+      <c r="R8" s="139"/>
+      <c r="S8" s="139"/>
+      <c r="T8" s="139"/>
+      <c r="U8" s="139"/>
+      <c r="V8" s="139"/>
+      <c r="W8" s="139"/>
+      <c r="X8" s="139"/>
+      <c r="Y8" s="139"/>
+      <c r="Z8" s="139"/>
+      <c r="AA8" s="139"/>
+      <c r="AB8" s="139"/>
+      <c r="AC8" s="139"/>
     </row>
     <row r="9" spans="1:29" x14ac:dyDescent="0.45">
-      <c r="C9" s="168" t="s">
+      <c r="C9" s="136" t="s">
         <v>3</v>
       </c>
-      <c r="D9" s="168"/>
-[...11 lines deleted...]
-      <c r="P9" s="81" t="s">
+      <c r="D9" s="136"/>
+      <c r="E9" s="136"/>
+      <c r="F9" s="136"/>
+      <c r="G9" s="115"/>
+      <c r="H9" s="115"/>
+      <c r="I9" s="115"/>
+      <c r="J9" s="115"/>
+      <c r="K9" s="115"/>
+      <c r="L9" s="115"/>
+      <c r="M9" s="115"/>
+      <c r="N9" s="115"/>
+      <c r="O9" s="115"/>
+      <c r="P9" s="82" t="s">
         <v>4</v>
       </c>
-      <c r="Q9" s="81"/>
-[...11 lines deleted...]
-      <c r="AC9" s="78"/>
+      <c r="Q9" s="82"/>
+      <c r="R9" s="82"/>
+      <c r="S9" s="115"/>
+      <c r="T9" s="115"/>
+      <c r="U9" s="115"/>
+      <c r="V9" s="115"/>
+      <c r="W9" s="115"/>
+      <c r="X9" s="115"/>
+      <c r="Y9" s="115"/>
+      <c r="Z9" s="115"/>
+      <c r="AA9" s="115"/>
+      <c r="AB9" s="115"/>
+      <c r="AC9" s="115"/>
     </row>
     <row r="10" spans="1:29" x14ac:dyDescent="0.45">
-      <c r="C10" s="168" t="s">
+      <c r="C10" s="136" t="s">
         <v>5</v>
       </c>
-      <c r="D10" s="168"/>
-[...11 lines deleted...]
-      <c r="P10" s="81" t="s">
+      <c r="D10" s="136"/>
+      <c r="E10" s="136"/>
+      <c r="F10" s="136"/>
+      <c r="G10" s="115"/>
+      <c r="H10" s="115"/>
+      <c r="I10" s="115"/>
+      <c r="J10" s="115"/>
+      <c r="K10" s="115"/>
+      <c r="L10" s="115"/>
+      <c r="M10" s="115"/>
+      <c r="N10" s="115"/>
+      <c r="O10" s="115"/>
+      <c r="P10" s="82" t="s">
         <v>8</v>
       </c>
-      <c r="Q10" s="81"/>
-[...11 lines deleted...]
-      <c r="AC10" s="78"/>
+      <c r="Q10" s="82"/>
+      <c r="R10" s="82"/>
+      <c r="S10" s="115"/>
+      <c r="T10" s="115"/>
+      <c r="U10" s="115"/>
+      <c r="V10" s="115"/>
+      <c r="W10" s="115"/>
+      <c r="X10" s="115"/>
+      <c r="Y10" s="115"/>
+      <c r="Z10" s="115"/>
+      <c r="AA10" s="115"/>
+      <c r="AB10" s="115"/>
+      <c r="AC10" s="115"/>
     </row>
     <row r="11" spans="1:29" x14ac:dyDescent="0.45">
-      <c r="C11" s="168" t="s">
+      <c r="C11" s="136" t="s">
         <v>6</v>
       </c>
-      <c r="D11" s="168"/>
-[...7 lines deleted...]
-      <c r="L11" s="171"/>
+      <c r="D11" s="136"/>
+      <c r="E11" s="136"/>
+      <c r="F11" s="136"/>
+      <c r="G11" s="140"/>
+      <c r="H11" s="140"/>
+      <c r="I11" s="140"/>
+      <c r="J11" s="140"/>
+      <c r="K11" s="140"/>
+      <c r="L11" s="141"/>
       <c r="M11" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="N11" s="104"/>
-[...4 lines deleted...]
-      <c r="S11" s="79"/>
+      <c r="N11" s="86"/>
+      <c r="O11" s="117"/>
+      <c r="P11" s="117"/>
+      <c r="Q11" s="117"/>
+      <c r="R11" s="117"/>
+      <c r="S11" s="117"/>
       <c r="T11" s="6"/>
     </row>
     <row r="12" spans="1:29" x14ac:dyDescent="0.45">
-      <c r="C12" s="166" t="s">
+      <c r="C12" s="142" t="s">
         <v>7</v>
       </c>
-      <c r="D12" s="166"/>
-[...3 lines deleted...]
-      <c r="H12" s="100"/>
+      <c r="D12" s="142"/>
+      <c r="E12" s="142"/>
+      <c r="F12" s="142"/>
+      <c r="G12" s="143"/>
+      <c r="H12" s="85"/>
       <c r="I12" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="J12" s="100"/>
-      <c r="K12" s="104"/>
+      <c r="J12" s="85"/>
+      <c r="K12" s="86"/>
     </row>
     <row r="13" spans="1:29" x14ac:dyDescent="0.45">
       <c r="D13" s="3" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="15" spans="1:29" ht="22.2" x14ac:dyDescent="0.45">
       <c r="B15" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:29" ht="18" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C16" s="76" t="s">
+      <c r="C16" s="72" t="s">
         <v>15</v>
       </c>
-      <c r="D16" s="76"/>
-[...24 lines deleted...]
-      <c r="AC16" s="76"/>
+      <c r="D16" s="72"/>
+      <c r="E16" s="72"/>
+      <c r="F16" s="72"/>
+      <c r="G16" s="72"/>
+      <c r="H16" s="72"/>
+      <c r="I16" s="72"/>
+      <c r="J16" s="72"/>
+      <c r="K16" s="72"/>
+      <c r="L16" s="72"/>
+      <c r="M16" s="72"/>
+      <c r="N16" s="72"/>
+      <c r="O16" s="72"/>
+      <c r="P16" s="72"/>
+      <c r="Q16" s="72"/>
+      <c r="R16" s="72"/>
+      <c r="S16" s="72"/>
+      <c r="T16" s="72"/>
+      <c r="U16" s="72"/>
+      <c r="V16" s="72"/>
+      <c r="W16" s="72"/>
+      <c r="X16" s="72"/>
+      <c r="Y16" s="72"/>
+      <c r="Z16" s="72"/>
+      <c r="AA16" s="72"/>
+      <c r="AB16" s="72"/>
+      <c r="AC16" s="72"/>
     </row>
     <row r="17" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C17" s="76"/>
-[...25 lines deleted...]
-      <c r="AC17" s="76"/>
+      <c r="C17" s="72"/>
+      <c r="D17" s="72"/>
+      <c r="E17" s="72"/>
+      <c r="F17" s="72"/>
+      <c r="G17" s="72"/>
+      <c r="H17" s="72"/>
+      <c r="I17" s="72"/>
+      <c r="J17" s="72"/>
+      <c r="K17" s="72"/>
+      <c r="L17" s="72"/>
+      <c r="M17" s="72"/>
+      <c r="N17" s="72"/>
+      <c r="O17" s="72"/>
+      <c r="P17" s="72"/>
+      <c r="Q17" s="72"/>
+      <c r="R17" s="72"/>
+      <c r="S17" s="72"/>
+      <c r="T17" s="72"/>
+      <c r="U17" s="72"/>
+      <c r="V17" s="72"/>
+      <c r="W17" s="72"/>
+      <c r="X17" s="72"/>
+      <c r="Y17" s="72"/>
+      <c r="Z17" s="72"/>
+      <c r="AA17" s="72"/>
+      <c r="AB17" s="72"/>
+      <c r="AC17" s="72"/>
     </row>
     <row r="18" spans="2:29" x14ac:dyDescent="0.45">
       <c r="D18" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="2:29" x14ac:dyDescent="0.45">
       <c r="D19" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="20" spans="2:29" ht="9" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="21" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C21" s="81" t="s">
+      <c r="C21" s="82" t="s">
         <v>18</v>
       </c>
-      <c r="D21" s="81"/>
-[...1 lines deleted...]
-      <c r="F21" s="81" t="s">
+      <c r="D21" s="82"/>
+      <c r="E21" s="82"/>
+      <c r="F21" s="82" t="s">
         <v>19</v>
       </c>
-      <c r="G21" s="81"/>
-[...10 lines deleted...]
-      <c r="R21" s="81" t="s">
+      <c r="G21" s="82"/>
+      <c r="H21" s="82"/>
+      <c r="I21" s="82"/>
+      <c r="J21" s="82"/>
+      <c r="K21" s="82"/>
+      <c r="L21" s="82"/>
+      <c r="M21" s="82"/>
+      <c r="N21" s="82"/>
+      <c r="O21" s="82"/>
+      <c r="P21" s="82"/>
+      <c r="Q21" s="82"/>
+      <c r="R21" s="82" t="s">
         <v>5</v>
       </c>
-      <c r="S21" s="81"/>
-[...9 lines deleted...]
-      <c r="AC21" s="81"/>
+      <c r="S21" s="82"/>
+      <c r="T21" s="82"/>
+      <c r="U21" s="82"/>
+      <c r="V21" s="82"/>
+      <c r="W21" s="82"/>
+      <c r="X21" s="82"/>
+      <c r="Y21" s="82"/>
+      <c r="Z21" s="82"/>
+      <c r="AA21" s="82"/>
+      <c r="AB21" s="82"/>
+      <c r="AC21" s="82"/>
     </row>
     <row r="22" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C22" s="80"/>
-[...25 lines deleted...]
-      <c r="AC22" s="79"/>
+      <c r="C22" s="114"/>
+      <c r="D22" s="114"/>
+      <c r="E22" s="114"/>
+      <c r="F22" s="115"/>
+      <c r="G22" s="115"/>
+      <c r="H22" s="115"/>
+      <c r="I22" s="115"/>
+      <c r="J22" s="115"/>
+      <c r="K22" s="115"/>
+      <c r="L22" s="115"/>
+      <c r="M22" s="115"/>
+      <c r="N22" s="115"/>
+      <c r="O22" s="115"/>
+      <c r="P22" s="115"/>
+      <c r="Q22" s="115"/>
+      <c r="R22" s="117"/>
+      <c r="S22" s="117"/>
+      <c r="T22" s="117"/>
+      <c r="U22" s="117"/>
+      <c r="V22" s="117"/>
+      <c r="W22" s="117"/>
+      <c r="X22" s="117"/>
+      <c r="Y22" s="117"/>
+      <c r="Z22" s="117"/>
+      <c r="AA22" s="117"/>
+      <c r="AB22" s="117"/>
+      <c r="AC22" s="117"/>
     </row>
     <row r="23" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C23" s="80"/>
-[...25 lines deleted...]
-      <c r="AC23" s="79"/>
+      <c r="C23" s="114"/>
+      <c r="D23" s="114"/>
+      <c r="E23" s="114"/>
+      <c r="F23" s="115"/>
+      <c r="G23" s="115"/>
+      <c r="H23" s="115"/>
+      <c r="I23" s="115"/>
+      <c r="J23" s="115"/>
+      <c r="K23" s="115"/>
+      <c r="L23" s="115"/>
+      <c r="M23" s="115"/>
+      <c r="N23" s="115"/>
+      <c r="O23" s="115"/>
+      <c r="P23" s="115"/>
+      <c r="Q23" s="115"/>
+      <c r="R23" s="117"/>
+      <c r="S23" s="117"/>
+      <c r="T23" s="117"/>
+      <c r="U23" s="117"/>
+      <c r="V23" s="117"/>
+      <c r="W23" s="117"/>
+      <c r="X23" s="117"/>
+      <c r="Y23" s="117"/>
+      <c r="Z23" s="117"/>
+      <c r="AA23" s="117"/>
+      <c r="AB23" s="117"/>
+      <c r="AC23" s="117"/>
     </row>
     <row r="24" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C24" s="80"/>
-[...25 lines deleted...]
-      <c r="AC24" s="79"/>
+      <c r="C24" s="114"/>
+      <c r="D24" s="114"/>
+      <c r="E24" s="114"/>
+      <c r="F24" s="115"/>
+      <c r="G24" s="115"/>
+      <c r="H24" s="115"/>
+      <c r="I24" s="115"/>
+      <c r="J24" s="115"/>
+      <c r="K24" s="115"/>
+      <c r="L24" s="115"/>
+      <c r="M24" s="115"/>
+      <c r="N24" s="115"/>
+      <c r="O24" s="115"/>
+      <c r="P24" s="115"/>
+      <c r="Q24" s="115"/>
+      <c r="R24" s="117"/>
+      <c r="S24" s="117"/>
+      <c r="T24" s="117"/>
+      <c r="U24" s="117"/>
+      <c r="V24" s="117"/>
+      <c r="W24" s="117"/>
+      <c r="X24" s="117"/>
+      <c r="Y24" s="117"/>
+      <c r="Z24" s="117"/>
+      <c r="AA24" s="117"/>
+      <c r="AB24" s="117"/>
+      <c r="AC24" s="117"/>
     </row>
     <row r="25" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C25" s="80"/>
-[...25 lines deleted...]
-      <c r="AC25" s="79"/>
+      <c r="C25" s="114"/>
+      <c r="D25" s="114"/>
+      <c r="E25" s="114"/>
+      <c r="F25" s="115"/>
+      <c r="G25" s="115"/>
+      <c r="H25" s="115"/>
+      <c r="I25" s="115"/>
+      <c r="J25" s="115"/>
+      <c r="K25" s="115"/>
+      <c r="L25" s="115"/>
+      <c r="M25" s="115"/>
+      <c r="N25" s="115"/>
+      <c r="O25" s="115"/>
+      <c r="P25" s="115"/>
+      <c r="Q25" s="115"/>
+      <c r="R25" s="117"/>
+      <c r="S25" s="117"/>
+      <c r="T25" s="117"/>
+      <c r="U25" s="117"/>
+      <c r="V25" s="117"/>
+      <c r="W25" s="117"/>
+      <c r="X25" s="117"/>
+      <c r="Y25" s="117"/>
+      <c r="Z25" s="117"/>
+      <c r="AA25" s="117"/>
+      <c r="AB25" s="117"/>
+      <c r="AC25" s="117"/>
     </row>
     <row r="26" spans="2:29" ht="9" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="27" spans="2:29" x14ac:dyDescent="0.45">
       <c r="C27" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="28" spans="2:29" x14ac:dyDescent="0.45">
       <c r="C28" s="3" t="s">
         <v>122</v>
       </c>
       <c r="D28" s="11"/>
       <c r="E28" s="11"/>
       <c r="F28" s="11"/>
     </row>
     <row r="29" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C29" s="81" t="s">
+      <c r="C29" s="82" t="s">
         <v>123</v>
       </c>
-      <c r="D29" s="81"/>
-[...13 lines deleted...]
-      <c r="R29" s="81" t="s">
+      <c r="D29" s="82"/>
+      <c r="E29" s="82"/>
+      <c r="F29" s="115"/>
+      <c r="G29" s="115"/>
+      <c r="H29" s="115"/>
+      <c r="I29" s="115"/>
+      <c r="J29" s="115"/>
+      <c r="K29" s="115"/>
+      <c r="L29" s="115"/>
+      <c r="M29" s="115"/>
+      <c r="N29" s="115"/>
+      <c r="O29" s="115"/>
+      <c r="P29" s="115"/>
+      <c r="Q29" s="115"/>
+      <c r="R29" s="82" t="s">
         <v>8</v>
       </c>
-      <c r="S29" s="81"/>
-[...7 lines deleted...]
-      <c r="AA29" s="79"/>
+      <c r="S29" s="82"/>
+      <c r="T29" s="82"/>
+      <c r="U29" s="117"/>
+      <c r="V29" s="117"/>
+      <c r="W29" s="117"/>
+      <c r="X29" s="117"/>
+      <c r="Y29" s="117"/>
+      <c r="Z29" s="117"/>
+      <c r="AA29" s="117"/>
     </row>
     <row r="30" spans="2:29" ht="9" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="31" spans="2:29" x14ac:dyDescent="0.45">
       <c r="B31" s="7"/>
       <c r="C31" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="32" spans="2:29" ht="18" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C32" s="82" t="s">
+      <c r="C32" s="132" t="s">
         <v>25</v>
       </c>
-      <c r="D32" s="82"/>
-[...24 lines deleted...]
-      <c r="AC32" s="82"/>
+      <c r="D32" s="132"/>
+      <c r="E32" s="132"/>
+      <c r="F32" s="132"/>
+      <c r="G32" s="132"/>
+      <c r="H32" s="132"/>
+      <c r="I32" s="132"/>
+      <c r="J32" s="132"/>
+      <c r="K32" s="132"/>
+      <c r="L32" s="132"/>
+      <c r="M32" s="132"/>
+      <c r="N32" s="132"/>
+      <c r="O32" s="132"/>
+      <c r="P32" s="132"/>
+      <c r="Q32" s="132"/>
+      <c r="R32" s="132"/>
+      <c r="S32" s="132"/>
+      <c r="T32" s="132"/>
+      <c r="U32" s="132"/>
+      <c r="V32" s="132"/>
+      <c r="W32" s="132"/>
+      <c r="X32" s="132"/>
+      <c r="Y32" s="132"/>
+      <c r="Z32" s="132"/>
+      <c r="AA32" s="132"/>
+      <c r="AB32" s="132"/>
+      <c r="AC32" s="132"/>
     </row>
     <row r="33" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C33" s="82"/>
-[...25 lines deleted...]
-      <c r="AC33" s="82"/>
+      <c r="C33" s="132"/>
+      <c r="D33" s="132"/>
+      <c r="E33" s="132"/>
+      <c r="F33" s="132"/>
+      <c r="G33" s="132"/>
+      <c r="H33" s="132"/>
+      <c r="I33" s="132"/>
+      <c r="J33" s="132"/>
+      <c r="K33" s="132"/>
+      <c r="L33" s="132"/>
+      <c r="M33" s="132"/>
+      <c r="N33" s="132"/>
+      <c r="O33" s="132"/>
+      <c r="P33" s="132"/>
+      <c r="Q33" s="132"/>
+      <c r="R33" s="132"/>
+      <c r="S33" s="132"/>
+      <c r="T33" s="132"/>
+      <c r="U33" s="132"/>
+      <c r="V33" s="132"/>
+      <c r="W33" s="132"/>
+      <c r="X33" s="132"/>
+      <c r="Y33" s="132"/>
+      <c r="Z33" s="132"/>
+      <c r="AA33" s="132"/>
+      <c r="AB33" s="132"/>
+      <c r="AC33" s="132"/>
     </row>
     <row r="34" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C34" s="82"/>
-[...25 lines deleted...]
-      <c r="AC34" s="82"/>
+      <c r="C34" s="132"/>
+      <c r="D34" s="132"/>
+      <c r="E34" s="132"/>
+      <c r="F34" s="132"/>
+      <c r="G34" s="132"/>
+      <c r="H34" s="132"/>
+      <c r="I34" s="132"/>
+      <c r="J34" s="132"/>
+      <c r="K34" s="132"/>
+      <c r="L34" s="132"/>
+      <c r="M34" s="132"/>
+      <c r="N34" s="132"/>
+      <c r="O34" s="132"/>
+      <c r="P34" s="132"/>
+      <c r="Q34" s="132"/>
+      <c r="R34" s="132"/>
+      <c r="S34" s="132"/>
+      <c r="T34" s="132"/>
+      <c r="U34" s="132"/>
+      <c r="V34" s="132"/>
+      <c r="W34" s="132"/>
+      <c r="X34" s="132"/>
+      <c r="Y34" s="132"/>
+      <c r="Z34" s="132"/>
+      <c r="AA34" s="132"/>
+      <c r="AB34" s="132"/>
+      <c r="AC34" s="132"/>
     </row>
     <row r="35" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C35" s="81" t="s">
+      <c r="C35" s="82" t="s">
         <v>22</v>
       </c>
-      <c r="D35" s="81"/>
-[...12 lines deleted...]
-      <c r="Q35" s="79"/>
+      <c r="D35" s="82"/>
+      <c r="E35" s="82"/>
+      <c r="F35" s="82"/>
+      <c r="G35" s="82"/>
+      <c r="H35" s="82"/>
+      <c r="I35" s="117"/>
+      <c r="J35" s="117"/>
+      <c r="K35" s="117"/>
+      <c r="L35" s="117"/>
+      <c r="M35" s="117"/>
+      <c r="N35" s="117"/>
+      <c r="O35" s="117"/>
+      <c r="P35" s="117"/>
+      <c r="Q35" s="117"/>
     </row>
     <row r="37" spans="2:29" ht="22.2" x14ac:dyDescent="0.45">
       <c r="B37" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="38" spans="2:29" ht="18" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C38" s="76" t="s">
+      <c r="C38" s="72" t="s">
         <v>26</v>
       </c>
-      <c r="D38" s="76"/>
-[...24 lines deleted...]
-      <c r="AC38" s="76"/>
+      <c r="D38" s="72"/>
+      <c r="E38" s="72"/>
+      <c r="F38" s="72"/>
+      <c r="G38" s="72"/>
+      <c r="H38" s="72"/>
+      <c r="I38" s="72"/>
+      <c r="J38" s="72"/>
+      <c r="K38" s="72"/>
+      <c r="L38" s="72"/>
+      <c r="M38" s="72"/>
+      <c r="N38" s="72"/>
+      <c r="O38" s="72"/>
+      <c r="P38" s="72"/>
+      <c r="Q38" s="72"/>
+      <c r="R38" s="72"/>
+      <c r="S38" s="72"/>
+      <c r="T38" s="72"/>
+      <c r="U38" s="72"/>
+      <c r="V38" s="72"/>
+      <c r="W38" s="72"/>
+      <c r="X38" s="72"/>
+      <c r="Y38" s="72"/>
+      <c r="Z38" s="72"/>
+      <c r="AA38" s="72"/>
+      <c r="AB38" s="72"/>
+      <c r="AC38" s="72"/>
     </row>
     <row r="39" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C39" s="76"/>
-[...25 lines deleted...]
-      <c r="AC39" s="76"/>
+      <c r="C39" s="72"/>
+      <c r="D39" s="72"/>
+      <c r="E39" s="72"/>
+      <c r="F39" s="72"/>
+      <c r="G39" s="72"/>
+      <c r="H39" s="72"/>
+      <c r="I39" s="72"/>
+      <c r="J39" s="72"/>
+      <c r="K39" s="72"/>
+      <c r="L39" s="72"/>
+      <c r="M39" s="72"/>
+      <c r="N39" s="72"/>
+      <c r="O39" s="72"/>
+      <c r="P39" s="72"/>
+      <c r="Q39" s="72"/>
+      <c r="R39" s="72"/>
+      <c r="S39" s="72"/>
+      <c r="T39" s="72"/>
+      <c r="U39" s="72"/>
+      <c r="V39" s="72"/>
+      <c r="W39" s="72"/>
+      <c r="X39" s="72"/>
+      <c r="Y39" s="72"/>
+      <c r="Z39" s="72"/>
+      <c r="AA39" s="72"/>
+      <c r="AB39" s="72"/>
+      <c r="AC39" s="72"/>
     </row>
     <row r="40" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C40" s="76"/>
-[...25 lines deleted...]
-      <c r="AC40" s="76"/>
+      <c r="C40" s="72"/>
+      <c r="D40" s="72"/>
+      <c r="E40" s="72"/>
+      <c r="F40" s="72"/>
+      <c r="G40" s="72"/>
+      <c r="H40" s="72"/>
+      <c r="I40" s="72"/>
+      <c r="J40" s="72"/>
+      <c r="K40" s="72"/>
+      <c r="L40" s="72"/>
+      <c r="M40" s="72"/>
+      <c r="N40" s="72"/>
+      <c r="O40" s="72"/>
+      <c r="P40" s="72"/>
+      <c r="Q40" s="72"/>
+      <c r="R40" s="72"/>
+      <c r="S40" s="72"/>
+      <c r="T40" s="72"/>
+      <c r="U40" s="72"/>
+      <c r="V40" s="72"/>
+      <c r="W40" s="72"/>
+      <c r="X40" s="72"/>
+      <c r="Y40" s="72"/>
+      <c r="Z40" s="72"/>
+      <c r="AA40" s="72"/>
+      <c r="AB40" s="72"/>
+      <c r="AC40" s="72"/>
     </row>
     <row r="41" spans="2:29" ht="9" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="42" spans="2:29" x14ac:dyDescent="0.45">
       <c r="C42" s="3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="43" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="D43" s="96" t="s">
+      <c r="D43" s="101" t="s">
         <v>60</v>
       </c>
-      <c r="E43" s="97"/>
-[...23 lines deleted...]
-      <c r="AC43" s="74"/>
+      <c r="E43" s="102"/>
+      <c r="F43" s="102"/>
+      <c r="G43" s="102"/>
+      <c r="H43" s="102"/>
+      <c r="I43" s="102"/>
+      <c r="J43" s="102"/>
+      <c r="K43" s="102"/>
+      <c r="L43" s="129"/>
+      <c r="M43" s="129"/>
+      <c r="N43" s="129"/>
+      <c r="O43" s="129"/>
+      <c r="P43" s="129"/>
+      <c r="Q43" s="129"/>
+      <c r="R43" s="129"/>
+      <c r="S43" s="129"/>
+      <c r="T43" s="129"/>
+      <c r="U43" s="129"/>
+      <c r="V43" s="129"/>
+      <c r="W43" s="129"/>
+      <c r="X43" s="129"/>
+      <c r="Y43" s="129"/>
+      <c r="Z43" s="129"/>
+      <c r="AA43" s="129"/>
+      <c r="AB43" s="129"/>
+      <c r="AC43" s="130"/>
     </row>
     <row r="44" spans="2:29" ht="18" x14ac:dyDescent="0.45">
-      <c r="D44" s="96" t="s">
+      <c r="D44" s="101" t="s">
         <v>61</v>
       </c>
-      <c r="E44" s="97"/>
-[...23 lines deleted...]
-      <c r="AC44" s="158"/>
+      <c r="E44" s="102"/>
+      <c r="F44" s="102"/>
+      <c r="G44" s="102"/>
+      <c r="H44" s="102"/>
+      <c r="I44" s="102"/>
+      <c r="J44" s="102"/>
+      <c r="K44" s="102"/>
+      <c r="L44" s="129"/>
+      <c r="M44" s="144"/>
+      <c r="N44" s="144"/>
+      <c r="O44" s="144"/>
+      <c r="P44" s="144"/>
+      <c r="Q44" s="144"/>
+      <c r="R44" s="144"/>
+      <c r="S44" s="144"/>
+      <c r="T44" s="144"/>
+      <c r="U44" s="144"/>
+      <c r="V44" s="144"/>
+      <c r="W44" s="144"/>
+      <c r="X44" s="144"/>
+      <c r="Y44" s="144"/>
+      <c r="Z44" s="144"/>
+      <c r="AA44" s="144"/>
+      <c r="AB44" s="144"/>
+      <c r="AC44" s="145"/>
     </row>
     <row r="45" spans="2:29" ht="18" x14ac:dyDescent="0.45">
-      <c r="D45" s="96" t="s">
+      <c r="D45" s="101" t="s">
         <v>62</v>
       </c>
-      <c r="E45" s="97"/>
-[...23 lines deleted...]
-      <c r="AC45" s="158"/>
+      <c r="E45" s="102"/>
+      <c r="F45" s="102"/>
+      <c r="G45" s="102"/>
+      <c r="H45" s="102"/>
+      <c r="I45" s="102"/>
+      <c r="J45" s="102"/>
+      <c r="K45" s="102"/>
+      <c r="L45" s="129"/>
+      <c r="M45" s="144"/>
+      <c r="N45" s="144"/>
+      <c r="O45" s="144"/>
+      <c r="P45" s="144"/>
+      <c r="Q45" s="144"/>
+      <c r="R45" s="144"/>
+      <c r="S45" s="144"/>
+      <c r="T45" s="144"/>
+      <c r="U45" s="144"/>
+      <c r="V45" s="144"/>
+      <c r="W45" s="144"/>
+      <c r="X45" s="144"/>
+      <c r="Y45" s="144"/>
+      <c r="Z45" s="144"/>
+      <c r="AA45" s="144"/>
+      <c r="AB45" s="144"/>
+      <c r="AC45" s="145"/>
     </row>
     <row r="46" spans="2:29" ht="18" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="D46" s="163" t="s">
+      <c r="D46" s="146" t="s">
         <v>63</v>
       </c>
-      <c r="E46" s="164"/>
-[...23 lines deleted...]
-      <c r="AC46" s="158"/>
+      <c r="E46" s="147"/>
+      <c r="F46" s="147"/>
+      <c r="G46" s="147"/>
+      <c r="H46" s="147"/>
+      <c r="I46" s="147"/>
+      <c r="J46" s="147"/>
+      <c r="K46" s="147"/>
+      <c r="L46" s="147"/>
+      <c r="M46" s="147"/>
+      <c r="N46" s="148"/>
+      <c r="O46" s="128"/>
+      <c r="P46" s="144"/>
+      <c r="Q46" s="144"/>
+      <c r="R46" s="144"/>
+      <c r="S46" s="144"/>
+      <c r="T46" s="144"/>
+      <c r="U46" s="144"/>
+      <c r="V46" s="144"/>
+      <c r="W46" s="144"/>
+      <c r="X46" s="144"/>
+      <c r="Y46" s="144"/>
+      <c r="Z46" s="144"/>
+      <c r="AA46" s="144"/>
+      <c r="AB46" s="144"/>
+      <c r="AC46" s="145"/>
     </row>
     <row r="47" spans="2:29" ht="18" x14ac:dyDescent="0.45">
-      <c r="D47" s="96" t="s">
+      <c r="D47" s="101" t="s">
         <v>64</v>
       </c>
-      <c r="E47" s="97"/>
-[...23 lines deleted...]
-      <c r="AC47" s="158"/>
+      <c r="E47" s="102"/>
+      <c r="F47" s="102"/>
+      <c r="G47" s="102"/>
+      <c r="H47" s="102"/>
+      <c r="I47" s="102"/>
+      <c r="J47" s="102"/>
+      <c r="K47" s="102"/>
+      <c r="L47" s="129"/>
+      <c r="M47" s="144"/>
+      <c r="N47" s="144"/>
+      <c r="O47" s="144"/>
+      <c r="P47" s="144"/>
+      <c r="Q47" s="144"/>
+      <c r="R47" s="144"/>
+      <c r="S47" s="144"/>
+      <c r="T47" s="144"/>
+      <c r="U47" s="144"/>
+      <c r="V47" s="144"/>
+      <c r="W47" s="144"/>
+      <c r="X47" s="144"/>
+      <c r="Y47" s="144"/>
+      <c r="Z47" s="144"/>
+      <c r="AA47" s="144"/>
+      <c r="AB47" s="144"/>
+      <c r="AC47" s="145"/>
     </row>
     <row r="48" spans="2:29" ht="18" x14ac:dyDescent="0.45">
-      <c r="D48" s="96" t="s">
+      <c r="D48" s="101" t="s">
         <v>65</v>
       </c>
-      <c r="E48" s="97"/>
-[...23 lines deleted...]
-      <c r="AC48" s="158"/>
+      <c r="E48" s="102"/>
+      <c r="F48" s="102"/>
+      <c r="G48" s="102"/>
+      <c r="H48" s="102"/>
+      <c r="I48" s="102"/>
+      <c r="J48" s="103"/>
+      <c r="K48" s="128"/>
+      <c r="L48" s="144"/>
+      <c r="M48" s="144"/>
+      <c r="N48" s="144"/>
+      <c r="O48" s="144"/>
+      <c r="P48" s="144"/>
+      <c r="Q48" s="144"/>
+      <c r="R48" s="144"/>
+      <c r="S48" s="144"/>
+      <c r="T48" s="144"/>
+      <c r="U48" s="144"/>
+      <c r="V48" s="144"/>
+      <c r="W48" s="144"/>
+      <c r="X48" s="144"/>
+      <c r="Y48" s="144"/>
+      <c r="Z48" s="144"/>
+      <c r="AA48" s="144"/>
+      <c r="AB48" s="144"/>
+      <c r="AC48" s="145"/>
     </row>
     <row r="49" spans="4:29" ht="18" x14ac:dyDescent="0.45">
-      <c r="D49" s="96" t="s">
+      <c r="D49" s="101" t="s">
         <v>66</v>
       </c>
-      <c r="E49" s="97"/>
-[...23 lines deleted...]
-      <c r="AC49" s="158"/>
+      <c r="E49" s="102"/>
+      <c r="F49" s="102"/>
+      <c r="G49" s="102"/>
+      <c r="H49" s="102"/>
+      <c r="I49" s="102"/>
+      <c r="J49" s="103"/>
+      <c r="K49" s="128"/>
+      <c r="L49" s="144"/>
+      <c r="M49" s="144"/>
+      <c r="N49" s="144"/>
+      <c r="O49" s="144"/>
+      <c r="P49" s="144"/>
+      <c r="Q49" s="144"/>
+      <c r="R49" s="144"/>
+      <c r="S49" s="144"/>
+      <c r="T49" s="144"/>
+      <c r="U49" s="144"/>
+      <c r="V49" s="144"/>
+      <c r="W49" s="144"/>
+      <c r="X49" s="144"/>
+      <c r="Y49" s="144"/>
+      <c r="Z49" s="144"/>
+      <c r="AA49" s="144"/>
+      <c r="AB49" s="144"/>
+      <c r="AC49" s="145"/>
     </row>
     <row r="50" spans="4:29" ht="18" x14ac:dyDescent="0.45">
-      <c r="D50" s="96" t="s">
+      <c r="D50" s="101" t="s">
         <v>67</v>
       </c>
-      <c r="E50" s="97"/>
-[...23 lines deleted...]
-      <c r="AC50" s="158"/>
+      <c r="E50" s="102"/>
+      <c r="F50" s="102"/>
+      <c r="G50" s="102"/>
+      <c r="H50" s="102"/>
+      <c r="I50" s="102"/>
+      <c r="J50" s="103"/>
+      <c r="K50" s="128"/>
+      <c r="L50" s="144"/>
+      <c r="M50" s="144"/>
+      <c r="N50" s="144"/>
+      <c r="O50" s="144"/>
+      <c r="P50" s="144"/>
+      <c r="Q50" s="144"/>
+      <c r="R50" s="144"/>
+      <c r="S50" s="144"/>
+      <c r="T50" s="144"/>
+      <c r="U50" s="144"/>
+      <c r="V50" s="144"/>
+      <c r="W50" s="144"/>
+      <c r="X50" s="144"/>
+      <c r="Y50" s="144"/>
+      <c r="Z50" s="144"/>
+      <c r="AA50" s="144"/>
+      <c r="AB50" s="144"/>
+      <c r="AC50" s="145"/>
     </row>
     <row r="51" spans="4:29" ht="18" x14ac:dyDescent="0.45">
-      <c r="D51" s="96" t="s">
+      <c r="D51" s="101" t="s">
         <v>68</v>
       </c>
-      <c r="E51" s="97"/>
-[...23 lines deleted...]
-      <c r="AC51" s="158"/>
+      <c r="E51" s="102"/>
+      <c r="F51" s="102"/>
+      <c r="G51" s="102"/>
+      <c r="H51" s="102"/>
+      <c r="I51" s="102"/>
+      <c r="J51" s="103"/>
+      <c r="K51" s="128"/>
+      <c r="L51" s="144"/>
+      <c r="M51" s="144"/>
+      <c r="N51" s="144"/>
+      <c r="O51" s="144"/>
+      <c r="P51" s="144"/>
+      <c r="Q51" s="144"/>
+      <c r="R51" s="144"/>
+      <c r="S51" s="144"/>
+      <c r="T51" s="144"/>
+      <c r="U51" s="144"/>
+      <c r="V51" s="144"/>
+      <c r="W51" s="144"/>
+      <c r="X51" s="144"/>
+      <c r="Y51" s="144"/>
+      <c r="Z51" s="144"/>
+      <c r="AA51" s="144"/>
+      <c r="AB51" s="144"/>
+      <c r="AC51" s="145"/>
     </row>
     <row r="52" spans="4:29" ht="18" x14ac:dyDescent="0.45">
-      <c r="D52" s="110" t="s">
+      <c r="D52" s="91" t="s">
         <v>69</v>
       </c>
-      <c r="E52" s="110"/>
-[...23 lines deleted...]
-      <c r="AC52" s="159"/>
+      <c r="E52" s="91"/>
+      <c r="F52" s="91"/>
+      <c r="G52" s="91"/>
+      <c r="H52" s="91"/>
+      <c r="I52" s="91"/>
+      <c r="J52" s="91"/>
+      <c r="K52" s="91"/>
+      <c r="L52" s="91"/>
+      <c r="M52" s="91"/>
+      <c r="N52" s="91"/>
+      <c r="O52" s="91"/>
+      <c r="P52" s="91"/>
+      <c r="Q52" s="91"/>
+      <c r="R52" s="91"/>
+      <c r="S52" s="91"/>
+      <c r="T52" s="91"/>
+      <c r="U52" s="91"/>
+      <c r="V52" s="91"/>
+      <c r="W52" s="91"/>
+      <c r="X52" s="91"/>
+      <c r="Y52" s="91"/>
+      <c r="Z52" s="91"/>
+      <c r="AA52" s="155"/>
+      <c r="AB52" s="155"/>
+      <c r="AC52" s="155"/>
     </row>
     <row r="53" spans="4:29" ht="16.2" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="D53" s="160"/>
-[...24 lines deleted...]
-      <c r="AC53" s="162"/>
+      <c r="D53" s="156"/>
+      <c r="E53" s="137"/>
+      <c r="F53" s="137"/>
+      <c r="G53" s="137"/>
+      <c r="H53" s="137"/>
+      <c r="I53" s="137"/>
+      <c r="J53" s="137"/>
+      <c r="K53" s="137"/>
+      <c r="L53" s="137"/>
+      <c r="M53" s="137"/>
+      <c r="N53" s="137"/>
+      <c r="O53" s="137"/>
+      <c r="P53" s="137"/>
+      <c r="Q53" s="137"/>
+      <c r="R53" s="137"/>
+      <c r="S53" s="137"/>
+      <c r="T53" s="137"/>
+      <c r="U53" s="137"/>
+      <c r="V53" s="137"/>
+      <c r="W53" s="137"/>
+      <c r="X53" s="137"/>
+      <c r="Y53" s="137"/>
+      <c r="Z53" s="137"/>
+      <c r="AA53" s="137"/>
+      <c r="AB53" s="137"/>
+      <c r="AC53" s="138"/>
     </row>
     <row r="54" spans="4:29" ht="16.2" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="D54" s="151"/>
-[...24 lines deleted...]
-      <c r="AC54" s="153"/>
+      <c r="D54" s="149"/>
+      <c r="E54" s="150"/>
+      <c r="F54" s="150"/>
+      <c r="G54" s="150"/>
+      <c r="H54" s="150"/>
+      <c r="I54" s="150"/>
+      <c r="J54" s="150"/>
+      <c r="K54" s="150"/>
+      <c r="L54" s="150"/>
+      <c r="M54" s="150"/>
+      <c r="N54" s="150"/>
+      <c r="O54" s="150"/>
+      <c r="P54" s="150"/>
+      <c r="Q54" s="150"/>
+      <c r="R54" s="150"/>
+      <c r="S54" s="150"/>
+      <c r="T54" s="150"/>
+      <c r="U54" s="150"/>
+      <c r="V54" s="150"/>
+      <c r="W54" s="150"/>
+      <c r="X54" s="150"/>
+      <c r="Y54" s="150"/>
+      <c r="Z54" s="150"/>
+      <c r="AA54" s="150"/>
+      <c r="AB54" s="150"/>
+      <c r="AC54" s="151"/>
     </row>
     <row r="55" spans="4:29" ht="16.2" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="D55" s="151"/>
-[...24 lines deleted...]
-      <c r="AC55" s="153"/>
+      <c r="D55" s="149"/>
+      <c r="E55" s="150"/>
+      <c r="F55" s="150"/>
+      <c r="G55" s="150"/>
+      <c r="H55" s="150"/>
+      <c r="I55" s="150"/>
+      <c r="J55" s="150"/>
+      <c r="K55" s="150"/>
+      <c r="L55" s="150"/>
+      <c r="M55" s="150"/>
+      <c r="N55" s="150"/>
+      <c r="O55" s="150"/>
+      <c r="P55" s="150"/>
+      <c r="Q55" s="150"/>
+      <c r="R55" s="150"/>
+      <c r="S55" s="150"/>
+      <c r="T55" s="150"/>
+      <c r="U55" s="150"/>
+      <c r="V55" s="150"/>
+      <c r="W55" s="150"/>
+      <c r="X55" s="150"/>
+      <c r="Y55" s="150"/>
+      <c r="Z55" s="150"/>
+      <c r="AA55" s="150"/>
+      <c r="AB55" s="150"/>
+      <c r="AC55" s="151"/>
     </row>
     <row r="56" spans="4:29" ht="16.2" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="D56" s="154"/>
-[...24 lines deleted...]
-      <c r="AC56" s="156"/>
+      <c r="D56" s="152"/>
+      <c r="E56" s="153"/>
+      <c r="F56" s="153"/>
+      <c r="G56" s="153"/>
+      <c r="H56" s="153"/>
+      <c r="I56" s="153"/>
+      <c r="J56" s="153"/>
+      <c r="K56" s="153"/>
+      <c r="L56" s="153"/>
+      <c r="M56" s="153"/>
+      <c r="N56" s="153"/>
+      <c r="O56" s="153"/>
+      <c r="P56" s="153"/>
+      <c r="Q56" s="153"/>
+      <c r="R56" s="153"/>
+      <c r="S56" s="153"/>
+      <c r="T56" s="153"/>
+      <c r="U56" s="153"/>
+      <c r="V56" s="153"/>
+      <c r="W56" s="153"/>
+      <c r="X56" s="153"/>
+      <c r="Y56" s="153"/>
+      <c r="Z56" s="153"/>
+      <c r="AA56" s="153"/>
+      <c r="AB56" s="153"/>
+      <c r="AC56" s="154"/>
     </row>
     <row r="57" spans="4:29" x14ac:dyDescent="0.45">
       <c r="D57" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="58" spans="4:29" x14ac:dyDescent="0.45">
       <c r="D58" s="3" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="59" spans="4:29" ht="18" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="D59" s="76" t="s">
+      <c r="D59" s="72" t="s">
         <v>52</v>
       </c>
-      <c r="E59" s="76"/>
-[...23 lines deleted...]
-      <c r="AC59" s="76"/>
+      <c r="E59" s="72"/>
+      <c r="F59" s="72"/>
+      <c r="G59" s="72"/>
+      <c r="H59" s="72"/>
+      <c r="I59" s="72"/>
+      <c r="J59" s="72"/>
+      <c r="K59" s="72"/>
+      <c r="L59" s="72"/>
+      <c r="M59" s="72"/>
+      <c r="N59" s="72"/>
+      <c r="O59" s="72"/>
+      <c r="P59" s="72"/>
+      <c r="Q59" s="72"/>
+      <c r="R59" s="72"/>
+      <c r="S59" s="72"/>
+      <c r="T59" s="72"/>
+      <c r="U59" s="72"/>
+      <c r="V59" s="72"/>
+      <c r="W59" s="72"/>
+      <c r="X59" s="72"/>
+      <c r="Y59" s="72"/>
+      <c r="Z59" s="72"/>
+      <c r="AA59" s="72"/>
+      <c r="AB59" s="72"/>
+      <c r="AC59" s="72"/>
     </row>
     <row r="60" spans="4:29" x14ac:dyDescent="0.45">
-      <c r="D60" s="76"/>
-[...24 lines deleted...]
-      <c r="AC60" s="76"/>
+      <c r="D60" s="72"/>
+      <c r="E60" s="72"/>
+      <c r="F60" s="72"/>
+      <c r="G60" s="72"/>
+      <c r="H60" s="72"/>
+      <c r="I60" s="72"/>
+      <c r="J60" s="72"/>
+      <c r="K60" s="72"/>
+      <c r="L60" s="72"/>
+      <c r="M60" s="72"/>
+      <c r="N60" s="72"/>
+      <c r="O60" s="72"/>
+      <c r="P60" s="72"/>
+      <c r="Q60" s="72"/>
+      <c r="R60" s="72"/>
+      <c r="S60" s="72"/>
+      <c r="T60" s="72"/>
+      <c r="U60" s="72"/>
+      <c r="V60" s="72"/>
+      <c r="W60" s="72"/>
+      <c r="X60" s="72"/>
+      <c r="Y60" s="72"/>
+      <c r="Z60" s="72"/>
+      <c r="AA60" s="72"/>
+      <c r="AB60" s="72"/>
+      <c r="AC60" s="72"/>
     </row>
     <row r="61" spans="4:29" x14ac:dyDescent="0.45">
-      <c r="D61" s="76"/>
-[...24 lines deleted...]
-      <c r="AC61" s="76"/>
+      <c r="D61" s="72"/>
+      <c r="E61" s="72"/>
+      <c r="F61" s="72"/>
+      <c r="G61" s="72"/>
+      <c r="H61" s="72"/>
+      <c r="I61" s="72"/>
+      <c r="J61" s="72"/>
+      <c r="K61" s="72"/>
+      <c r="L61" s="72"/>
+      <c r="M61" s="72"/>
+      <c r="N61" s="72"/>
+      <c r="O61" s="72"/>
+      <c r="P61" s="72"/>
+      <c r="Q61" s="72"/>
+      <c r="R61" s="72"/>
+      <c r="S61" s="72"/>
+      <c r="T61" s="72"/>
+      <c r="U61" s="72"/>
+      <c r="V61" s="72"/>
+      <c r="W61" s="72"/>
+      <c r="X61" s="72"/>
+      <c r="Y61" s="72"/>
+      <c r="Z61" s="72"/>
+      <c r="AA61" s="72"/>
+      <c r="AB61" s="72"/>
+      <c r="AC61" s="72"/>
     </row>
     <row r="62" spans="4:29" x14ac:dyDescent="0.45">
-      <c r="D62" s="76"/>
-[...24 lines deleted...]
-      <c r="AC62" s="76"/>
+      <c r="D62" s="72"/>
+      <c r="E62" s="72"/>
+      <c r="F62" s="72"/>
+      <c r="G62" s="72"/>
+      <c r="H62" s="72"/>
+      <c r="I62" s="72"/>
+      <c r="J62" s="72"/>
+      <c r="K62" s="72"/>
+      <c r="L62" s="72"/>
+      <c r="M62" s="72"/>
+      <c r="N62" s="72"/>
+      <c r="O62" s="72"/>
+      <c r="P62" s="72"/>
+      <c r="Q62" s="72"/>
+      <c r="R62" s="72"/>
+      <c r="S62" s="72"/>
+      <c r="T62" s="72"/>
+      <c r="U62" s="72"/>
+      <c r="V62" s="72"/>
+      <c r="W62" s="72"/>
+      <c r="X62" s="72"/>
+      <c r="Y62" s="72"/>
+      <c r="Z62" s="72"/>
+      <c r="AA62" s="72"/>
+      <c r="AB62" s="72"/>
+      <c r="AC62" s="72"/>
     </row>
     <row r="63" spans="4:29" ht="18" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="D63" s="76" t="s">
+      <c r="D63" s="72" t="s">
         <v>137</v>
       </c>
-      <c r="E63" s="76"/>
-[...23 lines deleted...]
-      <c r="AC63" s="76"/>
+      <c r="E63" s="72"/>
+      <c r="F63" s="72"/>
+      <c r="G63" s="72"/>
+      <c r="H63" s="72"/>
+      <c r="I63" s="72"/>
+      <c r="J63" s="72"/>
+      <c r="K63" s="72"/>
+      <c r="L63" s="72"/>
+      <c r="M63" s="72"/>
+      <c r="N63" s="72"/>
+      <c r="O63" s="72"/>
+      <c r="P63" s="72"/>
+      <c r="Q63" s="72"/>
+      <c r="R63" s="72"/>
+      <c r="S63" s="72"/>
+      <c r="T63" s="72"/>
+      <c r="U63" s="72"/>
+      <c r="V63" s="72"/>
+      <c r="W63" s="72"/>
+      <c r="X63" s="72"/>
+      <c r="Y63" s="72"/>
+      <c r="Z63" s="72"/>
+      <c r="AA63" s="72"/>
+      <c r="AB63" s="72"/>
+      <c r="AC63" s="72"/>
     </row>
     <row r="64" spans="4:29" ht="18" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="D64" s="76"/>
-[...24 lines deleted...]
-      <c r="AC64" s="76"/>
+      <c r="D64" s="72"/>
+      <c r="E64" s="72"/>
+      <c r="F64" s="72"/>
+      <c r="G64" s="72"/>
+      <c r="H64" s="72"/>
+      <c r="I64" s="72"/>
+      <c r="J64" s="72"/>
+      <c r="K64" s="72"/>
+      <c r="L64" s="72"/>
+      <c r="M64" s="72"/>
+      <c r="N64" s="72"/>
+      <c r="O64" s="72"/>
+      <c r="P64" s="72"/>
+      <c r="Q64" s="72"/>
+      <c r="R64" s="72"/>
+      <c r="S64" s="72"/>
+      <c r="T64" s="72"/>
+      <c r="U64" s="72"/>
+      <c r="V64" s="72"/>
+      <c r="W64" s="72"/>
+      <c r="X64" s="72"/>
+      <c r="Y64" s="72"/>
+      <c r="Z64" s="72"/>
+      <c r="AA64" s="72"/>
+      <c r="AB64" s="72"/>
+      <c r="AC64" s="72"/>
     </row>
     <row r="65" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="D65" s="76"/>
-[...24 lines deleted...]
-      <c r="AC65" s="76"/>
+      <c r="D65" s="72"/>
+      <c r="E65" s="72"/>
+      <c r="F65" s="72"/>
+      <c r="G65" s="72"/>
+      <c r="H65" s="72"/>
+      <c r="I65" s="72"/>
+      <c r="J65" s="72"/>
+      <c r="K65" s="72"/>
+      <c r="L65" s="72"/>
+      <c r="M65" s="72"/>
+      <c r="N65" s="72"/>
+      <c r="O65" s="72"/>
+      <c r="P65" s="72"/>
+      <c r="Q65" s="72"/>
+      <c r="R65" s="72"/>
+      <c r="S65" s="72"/>
+      <c r="T65" s="72"/>
+      <c r="U65" s="72"/>
+      <c r="V65" s="72"/>
+      <c r="W65" s="72"/>
+      <c r="X65" s="72"/>
+      <c r="Y65" s="72"/>
+      <c r="Z65" s="72"/>
+      <c r="AA65" s="72"/>
+      <c r="AB65" s="72"/>
+      <c r="AC65" s="72"/>
     </row>
     <row r="66" spans="3:29" ht="18" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="D66" s="76" t="s">
+      <c r="D66" s="72" t="s">
         <v>53</v>
       </c>
-      <c r="E66" s="76"/>
-[...23 lines deleted...]
-      <c r="AC66" s="76"/>
+      <c r="E66" s="72"/>
+      <c r="F66" s="72"/>
+      <c r="G66" s="72"/>
+      <c r="H66" s="72"/>
+      <c r="I66" s="72"/>
+      <c r="J66" s="72"/>
+      <c r="K66" s="72"/>
+      <c r="L66" s="72"/>
+      <c r="M66" s="72"/>
+      <c r="N66" s="72"/>
+      <c r="O66" s="72"/>
+      <c r="P66" s="72"/>
+      <c r="Q66" s="72"/>
+      <c r="R66" s="72"/>
+      <c r="S66" s="72"/>
+      <c r="T66" s="72"/>
+      <c r="U66" s="72"/>
+      <c r="V66" s="72"/>
+      <c r="W66" s="72"/>
+      <c r="X66" s="72"/>
+      <c r="Y66" s="72"/>
+      <c r="Z66" s="72"/>
+      <c r="AA66" s="72"/>
+      <c r="AB66" s="72"/>
+      <c r="AC66" s="72"/>
     </row>
     <row r="67" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="D67" s="76"/>
-[...24 lines deleted...]
-      <c r="AC67" s="76"/>
+      <c r="D67" s="72"/>
+      <c r="E67" s="72"/>
+      <c r="F67" s="72"/>
+      <c r="G67" s="72"/>
+      <c r="H67" s="72"/>
+      <c r="I67" s="72"/>
+      <c r="J67" s="72"/>
+      <c r="K67" s="72"/>
+      <c r="L67" s="72"/>
+      <c r="M67" s="72"/>
+      <c r="N67" s="72"/>
+      <c r="O67" s="72"/>
+      <c r="P67" s="72"/>
+      <c r="Q67" s="72"/>
+      <c r="R67" s="72"/>
+      <c r="S67" s="72"/>
+      <c r="T67" s="72"/>
+      <c r="U67" s="72"/>
+      <c r="V67" s="72"/>
+      <c r="W67" s="72"/>
+      <c r="X67" s="72"/>
+      <c r="Y67" s="72"/>
+      <c r="Z67" s="72"/>
+      <c r="AA67" s="72"/>
+      <c r="AB67" s="72"/>
+      <c r="AC67" s="72"/>
     </row>
     <row r="68" spans="3:29" ht="18" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="D68" s="76" t="s">
+      <c r="D68" s="72" t="s">
         <v>54</v>
       </c>
-      <c r="E68" s="76"/>
-[...23 lines deleted...]
-      <c r="AC68" s="76"/>
+      <c r="E68" s="72"/>
+      <c r="F68" s="72"/>
+      <c r="G68" s="72"/>
+      <c r="H68" s="72"/>
+      <c r="I68" s="72"/>
+      <c r="J68" s="72"/>
+      <c r="K68" s="72"/>
+      <c r="L68" s="72"/>
+      <c r="M68" s="72"/>
+      <c r="N68" s="72"/>
+      <c r="O68" s="72"/>
+      <c r="P68" s="72"/>
+      <c r="Q68" s="72"/>
+      <c r="R68" s="72"/>
+      <c r="S68" s="72"/>
+      <c r="T68" s="72"/>
+      <c r="U68" s="72"/>
+      <c r="V68" s="72"/>
+      <c r="W68" s="72"/>
+      <c r="X68" s="72"/>
+      <c r="Y68" s="72"/>
+      <c r="Z68" s="72"/>
+      <c r="AA68" s="72"/>
+      <c r="AB68" s="72"/>
+      <c r="AC68" s="72"/>
     </row>
     <row r="69" spans="3:29" ht="18" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="D69" s="76"/>
-[...24 lines deleted...]
-      <c r="AC69" s="76"/>
+      <c r="D69" s="72"/>
+      <c r="E69" s="72"/>
+      <c r="F69" s="72"/>
+      <c r="G69" s="72"/>
+      <c r="H69" s="72"/>
+      <c r="I69" s="72"/>
+      <c r="J69" s="72"/>
+      <c r="K69" s="72"/>
+      <c r="L69" s="72"/>
+      <c r="M69" s="72"/>
+      <c r="N69" s="72"/>
+      <c r="O69" s="72"/>
+      <c r="P69" s="72"/>
+      <c r="Q69" s="72"/>
+      <c r="R69" s="72"/>
+      <c r="S69" s="72"/>
+      <c r="T69" s="72"/>
+      <c r="U69" s="72"/>
+      <c r="V69" s="72"/>
+      <c r="W69" s="72"/>
+      <c r="X69" s="72"/>
+      <c r="Y69" s="72"/>
+      <c r="Z69" s="72"/>
+      <c r="AA69" s="72"/>
+      <c r="AB69" s="72"/>
+      <c r="AC69" s="72"/>
     </row>
     <row r="70" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="D70" s="76"/>
-[...24 lines deleted...]
-      <c r="AC70" s="76"/>
+      <c r="D70" s="72"/>
+      <c r="E70" s="72"/>
+      <c r="F70" s="72"/>
+      <c r="G70" s="72"/>
+      <c r="H70" s="72"/>
+      <c r="I70" s="72"/>
+      <c r="J70" s="72"/>
+      <c r="K70" s="72"/>
+      <c r="L70" s="72"/>
+      <c r="M70" s="72"/>
+      <c r="N70" s="72"/>
+      <c r="O70" s="72"/>
+      <c r="P70" s="72"/>
+      <c r="Q70" s="72"/>
+      <c r="R70" s="72"/>
+      <c r="S70" s="72"/>
+      <c r="T70" s="72"/>
+      <c r="U70" s="72"/>
+      <c r="V70" s="72"/>
+      <c r="W70" s="72"/>
+      <c r="X70" s="72"/>
+      <c r="Y70" s="72"/>
+      <c r="Z70" s="72"/>
+      <c r="AA70" s="72"/>
+      <c r="AB70" s="72"/>
+      <c r="AC70" s="72"/>
     </row>
     <row r="71" spans="3:29" ht="9" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="72" spans="3:29" x14ac:dyDescent="0.45">
       <c r="C72" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="73" spans="3:29" ht="18" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="D73" s="76" t="s">
+      <c r="D73" s="72" t="s">
         <v>30</v>
       </c>
-      <c r="E73" s="76"/>
-[...23 lines deleted...]
-      <c r="AC73" s="76"/>
+      <c r="E73" s="72"/>
+      <c r="F73" s="72"/>
+      <c r="G73" s="72"/>
+      <c r="H73" s="72"/>
+      <c r="I73" s="72"/>
+      <c r="J73" s="72"/>
+      <c r="K73" s="72"/>
+      <c r="L73" s="72"/>
+      <c r="M73" s="72"/>
+      <c r="N73" s="72"/>
+      <c r="O73" s="72"/>
+      <c r="P73" s="72"/>
+      <c r="Q73" s="72"/>
+      <c r="R73" s="72"/>
+      <c r="S73" s="72"/>
+      <c r="T73" s="72"/>
+      <c r="U73" s="72"/>
+      <c r="V73" s="72"/>
+      <c r="W73" s="72"/>
+      <c r="X73" s="72"/>
+      <c r="Y73" s="72"/>
+      <c r="Z73" s="72"/>
+      <c r="AA73" s="72"/>
+      <c r="AB73" s="72"/>
+      <c r="AC73" s="72"/>
     </row>
     <row r="74" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="D74" s="76"/>
-[...24 lines deleted...]
-      <c r="AC74" s="76"/>
+      <c r="D74" s="72"/>
+      <c r="E74" s="72"/>
+      <c r="F74" s="72"/>
+      <c r="G74" s="72"/>
+      <c r="H74" s="72"/>
+      <c r="I74" s="72"/>
+      <c r="J74" s="72"/>
+      <c r="K74" s="72"/>
+      <c r="L74" s="72"/>
+      <c r="M74" s="72"/>
+      <c r="N74" s="72"/>
+      <c r="O74" s="72"/>
+      <c r="P74" s="72"/>
+      <c r="Q74" s="72"/>
+      <c r="R74" s="72"/>
+      <c r="S74" s="72"/>
+      <c r="T74" s="72"/>
+      <c r="U74" s="72"/>
+      <c r="V74" s="72"/>
+      <c r="W74" s="72"/>
+      <c r="X74" s="72"/>
+      <c r="Y74" s="72"/>
+      <c r="Z74" s="72"/>
+      <c r="AA74" s="72"/>
+      <c r="AB74" s="72"/>
+      <c r="AC74" s="72"/>
     </row>
     <row r="75" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="D75" s="103" t="s">
+      <c r="D75" s="99" t="s">
         <v>59</v>
       </c>
-      <c r="E75" s="103"/>
-[...6 lines deleted...]
-      <c r="L75" s="143" t="s">
+      <c r="E75" s="99"/>
+      <c r="F75" s="99"/>
+      <c r="G75" s="99"/>
+      <c r="H75" s="99"/>
+      <c r="I75" s="99"/>
+      <c r="J75" s="99"/>
+      <c r="K75" s="99"/>
+      <c r="L75" s="157" t="s">
         <v>121</v>
       </c>
-      <c r="M75" s="143"/>
-      <c r="N75" s="143"/>
+      <c r="M75" s="157"/>
+      <c r="N75" s="157"/>
     </row>
     <row r="76" spans="3:29" ht="9" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="77" spans="3:29" ht="18" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="D77" s="76" t="s">
+      <c r="D77" s="72" t="s">
         <v>51</v>
       </c>
-      <c r="E77" s="76"/>
-[...23 lines deleted...]
-      <c r="AC77" s="76"/>
+      <c r="E77" s="72"/>
+      <c r="F77" s="72"/>
+      <c r="G77" s="72"/>
+      <c r="H77" s="72"/>
+      <c r="I77" s="72"/>
+      <c r="J77" s="72"/>
+      <c r="K77" s="72"/>
+      <c r="L77" s="72"/>
+      <c r="M77" s="72"/>
+      <c r="N77" s="72"/>
+      <c r="O77" s="72"/>
+      <c r="P77" s="72"/>
+      <c r="Q77" s="72"/>
+      <c r="R77" s="72"/>
+      <c r="S77" s="72"/>
+      <c r="T77" s="72"/>
+      <c r="U77" s="72"/>
+      <c r="V77" s="72"/>
+      <c r="W77" s="72"/>
+      <c r="X77" s="72"/>
+      <c r="Y77" s="72"/>
+      <c r="Z77" s="72"/>
+      <c r="AA77" s="72"/>
+      <c r="AB77" s="72"/>
+      <c r="AC77" s="72"/>
     </row>
     <row r="78" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="D78" s="76"/>
-[...24 lines deleted...]
-      <c r="AC78" s="76"/>
+      <c r="D78" s="72"/>
+      <c r="E78" s="72"/>
+      <c r="F78" s="72"/>
+      <c r="G78" s="72"/>
+      <c r="H78" s="72"/>
+      <c r="I78" s="72"/>
+      <c r="J78" s="72"/>
+      <c r="K78" s="72"/>
+      <c r="L78" s="72"/>
+      <c r="M78" s="72"/>
+      <c r="N78" s="72"/>
+      <c r="O78" s="72"/>
+      <c r="P78" s="72"/>
+      <c r="Q78" s="72"/>
+      <c r="R78" s="72"/>
+      <c r="S78" s="72"/>
+      <c r="T78" s="72"/>
+      <c r="U78" s="72"/>
+      <c r="V78" s="72"/>
+      <c r="W78" s="72"/>
+      <c r="X78" s="72"/>
+      <c r="Y78" s="72"/>
+      <c r="Z78" s="72"/>
+      <c r="AA78" s="72"/>
+      <c r="AB78" s="72"/>
+      <c r="AC78" s="72"/>
     </row>
     <row r="79" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="D79" s="76"/>
-[...24 lines deleted...]
-      <c r="AC79" s="76"/>
+      <c r="D79" s="72"/>
+      <c r="E79" s="72"/>
+      <c r="F79" s="72"/>
+      <c r="G79" s="72"/>
+      <c r="H79" s="72"/>
+      <c r="I79" s="72"/>
+      <c r="J79" s="72"/>
+      <c r="K79" s="72"/>
+      <c r="L79" s="72"/>
+      <c r="M79" s="72"/>
+      <c r="N79" s="72"/>
+      <c r="O79" s="72"/>
+      <c r="P79" s="72"/>
+      <c r="Q79" s="72"/>
+      <c r="R79" s="72"/>
+      <c r="S79" s="72"/>
+      <c r="T79" s="72"/>
+      <c r="U79" s="72"/>
+      <c r="V79" s="72"/>
+      <c r="W79" s="72"/>
+      <c r="X79" s="72"/>
+      <c r="Y79" s="72"/>
+      <c r="Z79" s="72"/>
+      <c r="AA79" s="72"/>
+      <c r="AB79" s="72"/>
+      <c r="AC79" s="72"/>
     </row>
     <row r="80" spans="3:29" x14ac:dyDescent="0.45">
       <c r="D80" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="81" spans="4:29" ht="9" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="82" spans="4:29" x14ac:dyDescent="0.45">
-      <c r="D82" s="112"/>
-[...4 lines deleted...]
-      <c r="I82" s="81" t="s">
+      <c r="D82" s="110"/>
+      <c r="E82" s="110"/>
+      <c r="F82" s="110"/>
+      <c r="G82" s="110"/>
+      <c r="H82" s="110"/>
+      <c r="I82" s="82" t="s">
         <v>135</v>
       </c>
-      <c r="J82" s="81"/>
-[...1 lines deleted...]
-      <c r="L82" s="148" t="s">
+      <c r="J82" s="82"/>
+      <c r="K82" s="82"/>
+      <c r="L82" s="158" t="s">
         <v>34</v>
       </c>
-      <c r="M82" s="149"/>
-[...7 lines deleted...]
-      <c r="U82" s="148" t="s">
+      <c r="M82" s="159"/>
+      <c r="N82" s="159"/>
+      <c r="O82" s="159"/>
+      <c r="P82" s="159"/>
+      <c r="Q82" s="159"/>
+      <c r="R82" s="159"/>
+      <c r="S82" s="159"/>
+      <c r="T82" s="160"/>
+      <c r="U82" s="158" t="s">
         <v>35</v>
       </c>
-      <c r="V82" s="149"/>
-[...6 lines deleted...]
-      <c r="AC82" s="150"/>
+      <c r="V82" s="159"/>
+      <c r="W82" s="159"/>
+      <c r="X82" s="159"/>
+      <c r="Y82" s="159"/>
+      <c r="Z82" s="159"/>
+      <c r="AA82" s="159"/>
+      <c r="AB82" s="159"/>
+      <c r="AC82" s="160"/>
     </row>
     <row r="83" spans="4:29" x14ac:dyDescent="0.45">
-      <c r="D83" s="81" t="s">
+      <c r="D83" s="82" t="s">
         <v>31</v>
       </c>
-      <c r="E83" s="81"/>
-[...23 lines deleted...]
-      <c r="AC83" s="134"/>
+      <c r="E83" s="82"/>
+      <c r="F83" s="82"/>
+      <c r="G83" s="82"/>
+      <c r="H83" s="82"/>
+      <c r="I83" s="83"/>
+      <c r="J83" s="83"/>
+      <c r="K83" s="83"/>
+      <c r="L83" s="87"/>
+      <c r="M83" s="88"/>
+      <c r="N83" s="88"/>
+      <c r="O83" s="88"/>
+      <c r="P83" s="88"/>
+      <c r="Q83" s="88"/>
+      <c r="R83" s="88"/>
+      <c r="S83" s="88"/>
+      <c r="T83" s="89"/>
+      <c r="U83" s="87"/>
+      <c r="V83" s="88"/>
+      <c r="W83" s="88"/>
+      <c r="X83" s="88"/>
+      <c r="Y83" s="88"/>
+      <c r="Z83" s="88"/>
+      <c r="AA83" s="88"/>
+      <c r="AB83" s="88"/>
+      <c r="AC83" s="89"/>
     </row>
     <row r="84" spans="4:29" x14ac:dyDescent="0.45">
-      <c r="D84" s="81" t="s">
+      <c r="D84" s="82" t="s">
         <v>32</v>
       </c>
-      <c r="E84" s="81"/>
-[...23 lines deleted...]
-      <c r="AC84" s="134"/>
+      <c r="E84" s="82"/>
+      <c r="F84" s="82"/>
+      <c r="G84" s="82"/>
+      <c r="H84" s="82"/>
+      <c r="I84" s="83"/>
+      <c r="J84" s="83"/>
+      <c r="K84" s="83"/>
+      <c r="L84" s="87"/>
+      <c r="M84" s="88"/>
+      <c r="N84" s="88"/>
+      <c r="O84" s="88"/>
+      <c r="P84" s="88"/>
+      <c r="Q84" s="88"/>
+      <c r="R84" s="88"/>
+      <c r="S84" s="88"/>
+      <c r="T84" s="89"/>
+      <c r="U84" s="87"/>
+      <c r="V84" s="88"/>
+      <c r="W84" s="88"/>
+      <c r="X84" s="88"/>
+      <c r="Y84" s="88"/>
+      <c r="Z84" s="88"/>
+      <c r="AA84" s="88"/>
+      <c r="AB84" s="88"/>
+      <c r="AC84" s="89"/>
     </row>
     <row r="85" spans="4:29" x14ac:dyDescent="0.45">
-      <c r="D85" s="81" t="s">
+      <c r="D85" s="82" t="s">
         <v>33</v>
       </c>
-      <c r="E85" s="81"/>
-[...23 lines deleted...]
-      <c r="AC85" s="134"/>
+      <c r="E85" s="82"/>
+      <c r="F85" s="82"/>
+      <c r="G85" s="82"/>
+      <c r="H85" s="82"/>
+      <c r="I85" s="83"/>
+      <c r="J85" s="83"/>
+      <c r="K85" s="83"/>
+      <c r="L85" s="87"/>
+      <c r="M85" s="88"/>
+      <c r="N85" s="88"/>
+      <c r="O85" s="88"/>
+      <c r="P85" s="88"/>
+      <c r="Q85" s="88"/>
+      <c r="R85" s="88"/>
+      <c r="S85" s="88"/>
+      <c r="T85" s="89"/>
+      <c r="U85" s="87"/>
+      <c r="V85" s="88"/>
+      <c r="W85" s="88"/>
+      <c r="X85" s="88"/>
+      <c r="Y85" s="88"/>
+      <c r="Z85" s="88"/>
+      <c r="AA85" s="88"/>
+      <c r="AB85" s="88"/>
+      <c r="AC85" s="89"/>
     </row>
     <row r="86" spans="4:29" x14ac:dyDescent="0.45">
-      <c r="D86" s="81" t="s">
+      <c r="D86" s="82" t="s">
         <v>40</v>
       </c>
-      <c r="E86" s="81"/>
-[...23 lines deleted...]
-      <c r="AC86" s="134"/>
+      <c r="E86" s="82"/>
+      <c r="F86" s="82"/>
+      <c r="G86" s="82"/>
+      <c r="H86" s="82"/>
+      <c r="I86" s="83"/>
+      <c r="J86" s="83"/>
+      <c r="K86" s="83"/>
+      <c r="L86" s="87"/>
+      <c r="M86" s="88"/>
+      <c r="N86" s="88"/>
+      <c r="O86" s="88"/>
+      <c r="P86" s="88"/>
+      <c r="Q86" s="88"/>
+      <c r="R86" s="88"/>
+      <c r="S86" s="88"/>
+      <c r="T86" s="89"/>
+      <c r="U86" s="87"/>
+      <c r="V86" s="88"/>
+      <c r="W86" s="88"/>
+      <c r="X86" s="88"/>
+      <c r="Y86" s="88"/>
+      <c r="Z86" s="88"/>
+      <c r="AA86" s="88"/>
+      <c r="AB86" s="88"/>
+      <c r="AC86" s="89"/>
     </row>
     <row r="87" spans="4:29" x14ac:dyDescent="0.45">
-      <c r="D87" s="81" t="s">
+      <c r="D87" s="82" t="s">
         <v>41</v>
       </c>
-      <c r="E87" s="81"/>
-[...23 lines deleted...]
-      <c r="AC87" s="134"/>
+      <c r="E87" s="82"/>
+      <c r="F87" s="82"/>
+      <c r="G87" s="82"/>
+      <c r="H87" s="82"/>
+      <c r="I87" s="83"/>
+      <c r="J87" s="83"/>
+      <c r="K87" s="83"/>
+      <c r="L87" s="87"/>
+      <c r="M87" s="88"/>
+      <c r="N87" s="88"/>
+      <c r="O87" s="88"/>
+      <c r="P87" s="88"/>
+      <c r="Q87" s="88"/>
+      <c r="R87" s="88"/>
+      <c r="S87" s="88"/>
+      <c r="T87" s="89"/>
+      <c r="U87" s="87"/>
+      <c r="V87" s="88"/>
+      <c r="W87" s="88"/>
+      <c r="X87" s="88"/>
+      <c r="Y87" s="88"/>
+      <c r="Z87" s="88"/>
+      <c r="AA87" s="88"/>
+      <c r="AB87" s="88"/>
+      <c r="AC87" s="89"/>
     </row>
     <row r="88" spans="4:29" ht="18" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="89" spans="4:29" ht="18" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="D89" s="83" t="s">
+      <c r="D89" s="104" t="s">
         <v>36</v>
       </c>
-      <c r="E89" s="83"/>
-[...23 lines deleted...]
-      <c r="AC89" s="83"/>
+      <c r="E89" s="104"/>
+      <c r="F89" s="104"/>
+      <c r="G89" s="104"/>
+      <c r="H89" s="104"/>
+      <c r="I89" s="104"/>
+      <c r="J89" s="104"/>
+      <c r="K89" s="104"/>
+      <c r="L89" s="104"/>
+      <c r="M89" s="104"/>
+      <c r="N89" s="104"/>
+      <c r="O89" s="104"/>
+      <c r="P89" s="104"/>
+      <c r="Q89" s="104"/>
+      <c r="R89" s="104"/>
+      <c r="S89" s="104"/>
+      <c r="T89" s="104"/>
+      <c r="U89" s="104"/>
+      <c r="V89" s="104"/>
+      <c r="W89" s="104"/>
+      <c r="X89" s="104"/>
+      <c r="Y89" s="104"/>
+      <c r="Z89" s="104"/>
+      <c r="AA89" s="104"/>
+      <c r="AB89" s="104"/>
+      <c r="AC89" s="104"/>
     </row>
     <row r="90" spans="4:29" ht="9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="D90" s="83"/>
-[...24 lines deleted...]
-      <c r="AC90" s="83"/>
+      <c r="D90" s="104"/>
+      <c r="E90" s="104"/>
+      <c r="F90" s="104"/>
+      <c r="G90" s="104"/>
+      <c r="H90" s="104"/>
+      <c r="I90" s="104"/>
+      <c r="J90" s="104"/>
+      <c r="K90" s="104"/>
+      <c r="L90" s="104"/>
+      <c r="M90" s="104"/>
+      <c r="N90" s="104"/>
+      <c r="O90" s="104"/>
+      <c r="P90" s="104"/>
+      <c r="Q90" s="104"/>
+      <c r="R90" s="104"/>
+      <c r="S90" s="104"/>
+      <c r="T90" s="104"/>
+      <c r="U90" s="104"/>
+      <c r="V90" s="104"/>
+      <c r="W90" s="104"/>
+      <c r="X90" s="104"/>
+      <c r="Y90" s="104"/>
+      <c r="Z90" s="104"/>
+      <c r="AA90" s="104"/>
+      <c r="AB90" s="104"/>
+      <c r="AC90" s="104"/>
     </row>
     <row r="91" spans="4:29" x14ac:dyDescent="0.45">
-      <c r="D91" s="122" t="s">
+      <c r="D91" s="90" t="s">
         <v>37</v>
       </c>
-      <c r="E91" s="122"/>
-[...7 lines deleted...]
-      <c r="M91" s="145"/>
+      <c r="E91" s="90"/>
+      <c r="F91" s="90"/>
+      <c r="G91" s="90"/>
+      <c r="H91" s="90"/>
+      <c r="I91" s="90"/>
+      <c r="J91" s="90"/>
+      <c r="K91" s="161"/>
+      <c r="L91" s="161"/>
+      <c r="M91" s="161"/>
     </row>
     <row r="92" spans="4:29" x14ac:dyDescent="0.45">
-      <c r="D92" s="122" t="s">
+      <c r="D92" s="90" t="s">
         <v>38</v>
       </c>
-      <c r="E92" s="122"/>
-[...8 lines deleted...]
-      <c r="N92" s="122" t="s">
+      <c r="E92" s="90"/>
+      <c r="F92" s="90"/>
+      <c r="G92" s="90"/>
+      <c r="H92" s="163"/>
+      <c r="I92" s="163"/>
+      <c r="J92" s="163"/>
+      <c r="K92" s="163"/>
+      <c r="L92" s="163"/>
+      <c r="M92" s="163"/>
+      <c r="N92" s="90" t="s">
         <v>39</v>
       </c>
-      <c r="O92" s="122"/>
-[...1 lines deleted...]
-      <c r="Q92" s="146"/>
+      <c r="O92" s="90"/>
+      <c r="P92" s="163"/>
+      <c r="Q92" s="163"/>
     </row>
     <row r="93" spans="4:29" x14ac:dyDescent="0.45">
-      <c r="D93" s="110" t="s">
+      <c r="D93" s="91" t="s">
         <v>70</v>
       </c>
-      <c r="E93" s="110"/>
-[...23 lines deleted...]
-      <c r="AC93" s="110"/>
+      <c r="E93" s="91"/>
+      <c r="F93" s="91"/>
+      <c r="G93" s="91"/>
+      <c r="H93" s="91"/>
+      <c r="I93" s="91"/>
+      <c r="J93" s="91"/>
+      <c r="K93" s="91"/>
+      <c r="L93" s="91"/>
+      <c r="M93" s="91"/>
+      <c r="N93" s="91"/>
+      <c r="O93" s="91"/>
+      <c r="P93" s="91"/>
+      <c r="Q93" s="91"/>
+      <c r="R93" s="91"/>
+      <c r="S93" s="91"/>
+      <c r="T93" s="91"/>
+      <c r="U93" s="91"/>
+      <c r="V93" s="91"/>
+      <c r="W93" s="91"/>
+      <c r="X93" s="91"/>
+      <c r="Y93" s="91"/>
+      <c r="Z93" s="91"/>
+      <c r="AA93" s="91"/>
+      <c r="AB93" s="91"/>
+      <c r="AC93" s="91"/>
     </row>
     <row r="94" spans="4:29" x14ac:dyDescent="0.45">
-      <c r="D94" s="147"/>
-[...24 lines deleted...]
-      <c r="AC94" s="147"/>
+      <c r="D94" s="164"/>
+      <c r="E94" s="164"/>
+      <c r="F94" s="164"/>
+      <c r="G94" s="164"/>
+      <c r="H94" s="164"/>
+      <c r="I94" s="164"/>
+      <c r="J94" s="164"/>
+      <c r="K94" s="164"/>
+      <c r="L94" s="164"/>
+      <c r="M94" s="164"/>
+      <c r="N94" s="164"/>
+      <c r="O94" s="164"/>
+      <c r="P94" s="164"/>
+      <c r="Q94" s="164"/>
+      <c r="R94" s="164"/>
+      <c r="S94" s="164"/>
+      <c r="T94" s="164"/>
+      <c r="U94" s="164"/>
+      <c r="V94" s="164"/>
+      <c r="W94" s="164"/>
+      <c r="X94" s="164"/>
+      <c r="Y94" s="164"/>
+      <c r="Z94" s="164"/>
+      <c r="AA94" s="164"/>
+      <c r="AB94" s="164"/>
+      <c r="AC94" s="164"/>
     </row>
     <row r="95" spans="4:29" x14ac:dyDescent="0.45">
-      <c r="D95" s="147"/>
-[...24 lines deleted...]
-      <c r="AC95" s="147"/>
+      <c r="D95" s="164"/>
+      <c r="E95" s="164"/>
+      <c r="F95" s="164"/>
+      <c r="G95" s="164"/>
+      <c r="H95" s="164"/>
+      <c r="I95" s="164"/>
+      <c r="J95" s="164"/>
+      <c r="K95" s="164"/>
+      <c r="L95" s="164"/>
+      <c r="M95" s="164"/>
+      <c r="N95" s="164"/>
+      <c r="O95" s="164"/>
+      <c r="P95" s="164"/>
+      <c r="Q95" s="164"/>
+      <c r="R95" s="164"/>
+      <c r="S95" s="164"/>
+      <c r="T95" s="164"/>
+      <c r="U95" s="164"/>
+      <c r="V95" s="164"/>
+      <c r="W95" s="164"/>
+      <c r="X95" s="164"/>
+      <c r="Y95" s="164"/>
+      <c r="Z95" s="164"/>
+      <c r="AA95" s="164"/>
+      <c r="AB95" s="164"/>
+      <c r="AC95" s="164"/>
     </row>
     <row r="96" spans="4:29" x14ac:dyDescent="0.45">
-      <c r="D96" s="147"/>
-[...24 lines deleted...]
-      <c r="AC96" s="147"/>
+      <c r="D96" s="164"/>
+      <c r="E96" s="164"/>
+      <c r="F96" s="164"/>
+      <c r="G96" s="164"/>
+      <c r="H96" s="164"/>
+      <c r="I96" s="164"/>
+      <c r="J96" s="164"/>
+      <c r="K96" s="164"/>
+      <c r="L96" s="164"/>
+      <c r="M96" s="164"/>
+      <c r="N96" s="164"/>
+      <c r="O96" s="164"/>
+      <c r="P96" s="164"/>
+      <c r="Q96" s="164"/>
+      <c r="R96" s="164"/>
+      <c r="S96" s="164"/>
+      <c r="T96" s="164"/>
+      <c r="U96" s="164"/>
+      <c r="V96" s="164"/>
+      <c r="W96" s="164"/>
+      <c r="X96" s="164"/>
+      <c r="Y96" s="164"/>
+      <c r="Z96" s="164"/>
+      <c r="AA96" s="164"/>
+      <c r="AB96" s="164"/>
+      <c r="AC96" s="164"/>
     </row>
     <row r="97" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="D97" s="147"/>
-[...24 lines deleted...]
-      <c r="AC97" s="147"/>
+      <c r="D97" s="164"/>
+      <c r="E97" s="164"/>
+      <c r="F97" s="164"/>
+      <c r="G97" s="164"/>
+      <c r="H97" s="164"/>
+      <c r="I97" s="164"/>
+      <c r="J97" s="164"/>
+      <c r="K97" s="164"/>
+      <c r="L97" s="164"/>
+      <c r="M97" s="164"/>
+      <c r="N97" s="164"/>
+      <c r="O97" s="164"/>
+      <c r="P97" s="164"/>
+      <c r="Q97" s="164"/>
+      <c r="R97" s="164"/>
+      <c r="S97" s="164"/>
+      <c r="T97" s="164"/>
+      <c r="U97" s="164"/>
+      <c r="V97" s="164"/>
+      <c r="W97" s="164"/>
+      <c r="X97" s="164"/>
+      <c r="Y97" s="164"/>
+      <c r="Z97" s="164"/>
+      <c r="AA97" s="164"/>
+      <c r="AB97" s="164"/>
+      <c r="AC97" s="164"/>
     </row>
     <row r="99" spans="2:29" ht="22.2" x14ac:dyDescent="0.45">
       <c r="B99" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="100" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C100" s="76" t="s">
+      <c r="C100" s="72" t="s">
         <v>44</v>
       </c>
-      <c r="D100" s="76"/>
-[...21 lines deleted...]
-      <c r="Z100" s="76"/>
+      <c r="D100" s="72"/>
+      <c r="E100" s="72"/>
+      <c r="F100" s="72"/>
+      <c r="G100" s="72"/>
+      <c r="H100" s="72"/>
+      <c r="I100" s="72"/>
+      <c r="J100" s="72"/>
+      <c r="K100" s="72"/>
+      <c r="L100" s="72"/>
+      <c r="M100" s="72"/>
+      <c r="N100" s="72"/>
+      <c r="O100" s="72"/>
+      <c r="P100" s="72"/>
+      <c r="Q100" s="72"/>
+      <c r="R100" s="72"/>
+      <c r="S100" s="72"/>
+      <c r="T100" s="72"/>
+      <c r="U100" s="72"/>
+      <c r="V100" s="72"/>
+      <c r="W100" s="72"/>
+      <c r="X100" s="72"/>
+      <c r="Y100" s="72"/>
+      <c r="Z100" s="72"/>
     </row>
     <row r="101" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C101" s="76"/>
-[...22 lines deleted...]
-      <c r="Z101" s="76"/>
+      <c r="C101" s="72"/>
+      <c r="D101" s="72"/>
+      <c r="E101" s="72"/>
+      <c r="F101" s="72"/>
+      <c r="G101" s="72"/>
+      <c r="H101" s="72"/>
+      <c r="I101" s="72"/>
+      <c r="J101" s="72"/>
+      <c r="K101" s="72"/>
+      <c r="L101" s="72"/>
+      <c r="M101" s="72"/>
+      <c r="N101" s="72"/>
+      <c r="O101" s="72"/>
+      <c r="P101" s="72"/>
+      <c r="Q101" s="72"/>
+      <c r="R101" s="72"/>
+      <c r="S101" s="72"/>
+      <c r="T101" s="72"/>
+      <c r="U101" s="72"/>
+      <c r="V101" s="72"/>
+      <c r="W101" s="72"/>
+      <c r="X101" s="72"/>
+      <c r="Y101" s="72"/>
+      <c r="Z101" s="72"/>
     </row>
     <row r="102" spans="2:29" ht="9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C102" s="76"/>
-[...22 lines deleted...]
-      <c r="Z102" s="76"/>
+      <c r="C102" s="72"/>
+      <c r="D102" s="72"/>
+      <c r="E102" s="72"/>
+      <c r="F102" s="72"/>
+      <c r="G102" s="72"/>
+      <c r="H102" s="72"/>
+      <c r="I102" s="72"/>
+      <c r="J102" s="72"/>
+      <c r="K102" s="72"/>
+      <c r="L102" s="72"/>
+      <c r="M102" s="72"/>
+      <c r="N102" s="72"/>
+      <c r="O102" s="72"/>
+      <c r="P102" s="72"/>
+      <c r="Q102" s="72"/>
+      <c r="R102" s="72"/>
+      <c r="S102" s="72"/>
+      <c r="T102" s="72"/>
+      <c r="U102" s="72"/>
+      <c r="V102" s="72"/>
+      <c r="W102" s="72"/>
+      <c r="X102" s="72"/>
+      <c r="Y102" s="72"/>
+      <c r="Z102" s="72"/>
     </row>
     <row r="103" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C103" s="81" t="s">
+      <c r="C103" s="82" t="s">
         <v>45</v>
       </c>
-      <c r="D103" s="81"/>
-[...4 lines deleted...]
-      <c r="I103" s="143" t="s">
+      <c r="D103" s="82"/>
+      <c r="E103" s="82"/>
+      <c r="F103" s="82"/>
+      <c r="G103" s="82"/>
+      <c r="H103" s="82"/>
+      <c r="I103" s="157" t="s">
         <v>120</v>
       </c>
-      <c r="J103" s="143"/>
-[...1 lines deleted...]
-      <c r="L103" s="81" t="s">
+      <c r="J103" s="157"/>
+      <c r="K103" s="157"/>
+      <c r="L103" s="82" t="s">
         <v>46</v>
       </c>
-      <c r="M103" s="81"/>
-[...15 lines deleted...]
-      <c r="AC103" s="142"/>
+      <c r="M103" s="82"/>
+      <c r="N103" s="82"/>
+      <c r="O103" s="162"/>
+      <c r="P103" s="162"/>
+      <c r="Q103" s="162"/>
+      <c r="R103" s="162"/>
+      <c r="S103" s="162"/>
+      <c r="T103" s="162"/>
+      <c r="U103" s="162"/>
+      <c r="V103" s="162"/>
+      <c r="W103" s="162"/>
+      <c r="X103" s="162"/>
+      <c r="Y103" s="162"/>
+      <c r="Z103" s="162"/>
+      <c r="AA103" s="162"/>
+      <c r="AB103" s="162"/>
+      <c r="AC103" s="162"/>
     </row>
     <row r="104" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C104" s="110" t="s">
+      <c r="C104" s="91" t="s">
         <v>57</v>
       </c>
-      <c r="D104" s="110"/>
-[...24 lines deleted...]
-      <c r="AC104" s="110"/>
+      <c r="D104" s="91"/>
+      <c r="E104" s="91"/>
+      <c r="F104" s="91"/>
+      <c r="G104" s="91"/>
+      <c r="H104" s="91"/>
+      <c r="I104" s="91"/>
+      <c r="J104" s="91"/>
+      <c r="K104" s="91"/>
+      <c r="L104" s="91"/>
+      <c r="M104" s="91"/>
+      <c r="N104" s="91"/>
+      <c r="O104" s="91"/>
+      <c r="P104" s="91"/>
+      <c r="Q104" s="91"/>
+      <c r="R104" s="91"/>
+      <c r="S104" s="91"/>
+      <c r="T104" s="91"/>
+      <c r="U104" s="91"/>
+      <c r="V104" s="91"/>
+      <c r="W104" s="91"/>
+      <c r="X104" s="91"/>
+      <c r="Y104" s="91"/>
+      <c r="Z104" s="91"/>
+      <c r="AA104" s="91"/>
+      <c r="AB104" s="91"/>
+      <c r="AC104" s="91"/>
     </row>
     <row r="105" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C105" s="144"/>
-[...25 lines deleted...]
-      <c r="AC105" s="144"/>
+      <c r="C105" s="165"/>
+      <c r="D105" s="165"/>
+      <c r="E105" s="165"/>
+      <c r="F105" s="165"/>
+      <c r="G105" s="165"/>
+      <c r="H105" s="165"/>
+      <c r="I105" s="165"/>
+      <c r="J105" s="165"/>
+      <c r="K105" s="165"/>
+      <c r="L105" s="165"/>
+      <c r="M105" s="165"/>
+      <c r="N105" s="165"/>
+      <c r="O105" s="165"/>
+      <c r="P105" s="165"/>
+      <c r="Q105" s="165"/>
+      <c r="R105" s="165"/>
+      <c r="S105" s="165"/>
+      <c r="T105" s="165"/>
+      <c r="U105" s="165"/>
+      <c r="V105" s="165"/>
+      <c r="W105" s="165"/>
+      <c r="X105" s="165"/>
+      <c r="Y105" s="165"/>
+      <c r="Z105" s="165"/>
+      <c r="AA105" s="165"/>
+      <c r="AB105" s="165"/>
+      <c r="AC105" s="165"/>
     </row>
     <row r="106" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C106" s="144"/>
-[...25 lines deleted...]
-      <c r="AC106" s="144"/>
+      <c r="C106" s="165"/>
+      <c r="D106" s="165"/>
+      <c r="E106" s="165"/>
+      <c r="F106" s="165"/>
+      <c r="G106" s="165"/>
+      <c r="H106" s="165"/>
+      <c r="I106" s="165"/>
+      <c r="J106" s="165"/>
+      <c r="K106" s="165"/>
+      <c r="L106" s="165"/>
+      <c r="M106" s="165"/>
+      <c r="N106" s="165"/>
+      <c r="O106" s="165"/>
+      <c r="P106" s="165"/>
+      <c r="Q106" s="165"/>
+      <c r="R106" s="165"/>
+      <c r="S106" s="165"/>
+      <c r="T106" s="165"/>
+      <c r="U106" s="165"/>
+      <c r="V106" s="165"/>
+      <c r="W106" s="165"/>
+      <c r="X106" s="165"/>
+      <c r="Y106" s="165"/>
+      <c r="Z106" s="165"/>
+      <c r="AA106" s="165"/>
+      <c r="AB106" s="165"/>
+      <c r="AC106" s="165"/>
     </row>
     <row r="107" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C107" s="144"/>
-[...25 lines deleted...]
-      <c r="AC107" s="144"/>
+      <c r="C107" s="165"/>
+      <c r="D107" s="165"/>
+      <c r="E107" s="165"/>
+      <c r="F107" s="165"/>
+      <c r="G107" s="165"/>
+      <c r="H107" s="165"/>
+      <c r="I107" s="165"/>
+      <c r="J107" s="165"/>
+      <c r="K107" s="165"/>
+      <c r="L107" s="165"/>
+      <c r="M107" s="165"/>
+      <c r="N107" s="165"/>
+      <c r="O107" s="165"/>
+      <c r="P107" s="165"/>
+      <c r="Q107" s="165"/>
+      <c r="R107" s="165"/>
+      <c r="S107" s="165"/>
+      <c r="T107" s="165"/>
+      <c r="U107" s="165"/>
+      <c r="V107" s="165"/>
+      <c r="W107" s="165"/>
+      <c r="X107" s="165"/>
+      <c r="Y107" s="165"/>
+      <c r="Z107" s="165"/>
+      <c r="AA107" s="165"/>
+      <c r="AB107" s="165"/>
+      <c r="AC107" s="165"/>
     </row>
     <row r="108" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C108" s="144"/>
-[...25 lines deleted...]
-      <c r="AC108" s="144"/>
+      <c r="C108" s="165"/>
+      <c r="D108" s="165"/>
+      <c r="E108" s="165"/>
+      <c r="F108" s="165"/>
+      <c r="G108" s="165"/>
+      <c r="H108" s="165"/>
+      <c r="I108" s="165"/>
+      <c r="J108" s="165"/>
+      <c r="K108" s="165"/>
+      <c r="L108" s="165"/>
+      <c r="M108" s="165"/>
+      <c r="N108" s="165"/>
+      <c r="O108" s="165"/>
+      <c r="P108" s="165"/>
+      <c r="Q108" s="165"/>
+      <c r="R108" s="165"/>
+      <c r="S108" s="165"/>
+      <c r="T108" s="165"/>
+      <c r="U108" s="165"/>
+      <c r="V108" s="165"/>
+      <c r="W108" s="165"/>
+      <c r="X108" s="165"/>
+      <c r="Y108" s="165"/>
+      <c r="Z108" s="165"/>
+      <c r="AA108" s="165"/>
+      <c r="AB108" s="165"/>
+      <c r="AC108" s="165"/>
     </row>
     <row r="109" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C109" s="144"/>
-[...25 lines deleted...]
-      <c r="AC109" s="144"/>
+      <c r="C109" s="165"/>
+      <c r="D109" s="165"/>
+      <c r="E109" s="165"/>
+      <c r="F109" s="165"/>
+      <c r="G109" s="165"/>
+      <c r="H109" s="165"/>
+      <c r="I109" s="165"/>
+      <c r="J109" s="165"/>
+      <c r="K109" s="165"/>
+      <c r="L109" s="165"/>
+      <c r="M109" s="165"/>
+      <c r="N109" s="165"/>
+      <c r="O109" s="165"/>
+      <c r="P109" s="165"/>
+      <c r="Q109" s="165"/>
+      <c r="R109" s="165"/>
+      <c r="S109" s="165"/>
+      <c r="T109" s="165"/>
+      <c r="U109" s="165"/>
+      <c r="V109" s="165"/>
+      <c r="W109" s="165"/>
+      <c r="X109" s="165"/>
+      <c r="Y109" s="165"/>
+      <c r="Z109" s="165"/>
+      <c r="AA109" s="165"/>
+      <c r="AB109" s="165"/>
+      <c r="AC109" s="165"/>
     </row>
     <row r="111" spans="2:29" ht="22.2" x14ac:dyDescent="0.45">
       <c r="B111" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C111" s="2" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="112" spans="2:29" ht="16.2" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C112" s="76" t="s">
+      <c r="C112" s="72" t="s">
         <v>49</v>
       </c>
-      <c r="D112" s="76"/>
-[...24 lines deleted...]
-      <c r="AC112" s="76"/>
+      <c r="D112" s="72"/>
+      <c r="E112" s="72"/>
+      <c r="F112" s="72"/>
+      <c r="G112" s="72"/>
+      <c r="H112" s="72"/>
+      <c r="I112" s="72"/>
+      <c r="J112" s="72"/>
+      <c r="K112" s="72"/>
+      <c r="L112" s="72"/>
+      <c r="M112" s="72"/>
+      <c r="N112" s="72"/>
+      <c r="O112" s="72"/>
+      <c r="P112" s="72"/>
+      <c r="Q112" s="72"/>
+      <c r="R112" s="72"/>
+      <c r="S112" s="72"/>
+      <c r="T112" s="72"/>
+      <c r="U112" s="72"/>
+      <c r="V112" s="72"/>
+      <c r="W112" s="72"/>
+      <c r="X112" s="72"/>
+      <c r="Y112" s="72"/>
+      <c r="Z112" s="72"/>
+      <c r="AA112" s="72"/>
+      <c r="AB112" s="72"/>
+      <c r="AC112" s="72"/>
     </row>
     <row r="113" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="C113" s="81" t="s">
+      <c r="C113" s="82" t="s">
         <v>55</v>
       </c>
-      <c r="D113" s="81"/>
-[...6 lines deleted...]
-      <c r="K113" s="145"/>
+      <c r="D113" s="82"/>
+      <c r="E113" s="82"/>
+      <c r="F113" s="82"/>
+      <c r="G113" s="82"/>
+      <c r="H113" s="82"/>
+      <c r="I113" s="161"/>
+      <c r="J113" s="161"/>
+      <c r="K113" s="161"/>
     </row>
     <row r="114" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="C114" s="81" t="s">
+      <c r="C114" s="82" t="s">
         <v>56</v>
       </c>
-      <c r="D114" s="81"/>
-[...24 lines deleted...]
-      <c r="AC114" s="142"/>
+      <c r="D114" s="82"/>
+      <c r="E114" s="82"/>
+      <c r="F114" s="82"/>
+      <c r="G114" s="82"/>
+      <c r="H114" s="82"/>
+      <c r="I114" s="162"/>
+      <c r="J114" s="162"/>
+      <c r="K114" s="162"/>
+      <c r="L114" s="162"/>
+      <c r="M114" s="162"/>
+      <c r="N114" s="162"/>
+      <c r="O114" s="162"/>
+      <c r="P114" s="162"/>
+      <c r="Q114" s="162"/>
+      <c r="R114" s="162"/>
+      <c r="S114" s="162"/>
+      <c r="T114" s="162"/>
+      <c r="U114" s="162"/>
+      <c r="V114" s="162"/>
+      <c r="W114" s="162"/>
+      <c r="X114" s="162"/>
+      <c r="Y114" s="162"/>
+      <c r="Z114" s="162"/>
+      <c r="AA114" s="162"/>
+      <c r="AB114" s="162"/>
+      <c r="AC114" s="162"/>
     </row>
     <row r="115" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="C115" s="110" t="s">
+      <c r="C115" s="91" t="s">
         <v>58</v>
       </c>
-      <c r="D115" s="110"/>
-[...24 lines deleted...]
-      <c r="AC115" s="110"/>
+      <c r="D115" s="91"/>
+      <c r="E115" s="91"/>
+      <c r="F115" s="91"/>
+      <c r="G115" s="91"/>
+      <c r="H115" s="91"/>
+      <c r="I115" s="91"/>
+      <c r="J115" s="91"/>
+      <c r="K115" s="91"/>
+      <c r="L115" s="91"/>
+      <c r="M115" s="91"/>
+      <c r="N115" s="91"/>
+      <c r="O115" s="91"/>
+      <c r="P115" s="91"/>
+      <c r="Q115" s="91"/>
+      <c r="R115" s="91"/>
+      <c r="S115" s="91"/>
+      <c r="T115" s="91"/>
+      <c r="U115" s="91"/>
+      <c r="V115" s="91"/>
+      <c r="W115" s="91"/>
+      <c r="X115" s="91"/>
+      <c r="Y115" s="91"/>
+      <c r="Z115" s="91"/>
+      <c r="AA115" s="91"/>
+      <c r="AB115" s="91"/>
+      <c r="AC115" s="91"/>
     </row>
     <row r="116" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="C116" s="142"/>
-[...25 lines deleted...]
-      <c r="AC116" s="142"/>
+      <c r="C116" s="162"/>
+      <c r="D116" s="162"/>
+      <c r="E116" s="162"/>
+      <c r="F116" s="162"/>
+      <c r="G116" s="162"/>
+      <c r="H116" s="162"/>
+      <c r="I116" s="162"/>
+      <c r="J116" s="162"/>
+      <c r="K116" s="162"/>
+      <c r="L116" s="162"/>
+      <c r="M116" s="162"/>
+      <c r="N116" s="162"/>
+      <c r="O116" s="162"/>
+      <c r="P116" s="162"/>
+      <c r="Q116" s="162"/>
+      <c r="R116" s="162"/>
+      <c r="S116" s="162"/>
+      <c r="T116" s="162"/>
+      <c r="U116" s="162"/>
+      <c r="V116" s="162"/>
+      <c r="W116" s="162"/>
+      <c r="X116" s="162"/>
+      <c r="Y116" s="162"/>
+      <c r="Z116" s="162"/>
+      <c r="AA116" s="162"/>
+      <c r="AB116" s="162"/>
+      <c r="AC116" s="162"/>
     </row>
     <row r="117" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="C117" s="142"/>
-[...25 lines deleted...]
-      <c r="AC117" s="142"/>
+      <c r="C117" s="162"/>
+      <c r="D117" s="162"/>
+      <c r="E117" s="162"/>
+      <c r="F117" s="162"/>
+      <c r="G117" s="162"/>
+      <c r="H117" s="162"/>
+      <c r="I117" s="162"/>
+      <c r="J117" s="162"/>
+      <c r="K117" s="162"/>
+      <c r="L117" s="162"/>
+      <c r="M117" s="162"/>
+      <c r="N117" s="162"/>
+      <c r="O117" s="162"/>
+      <c r="P117" s="162"/>
+      <c r="Q117" s="162"/>
+      <c r="R117" s="162"/>
+      <c r="S117" s="162"/>
+      <c r="T117" s="162"/>
+      <c r="U117" s="162"/>
+      <c r="V117" s="162"/>
+      <c r="W117" s="162"/>
+      <c r="X117" s="162"/>
+      <c r="Y117" s="162"/>
+      <c r="Z117" s="162"/>
+      <c r="AA117" s="162"/>
+      <c r="AB117" s="162"/>
+      <c r="AC117" s="162"/>
     </row>
     <row r="118" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="C118" s="142"/>
-[...25 lines deleted...]
-      <c r="AC118" s="142"/>
+      <c r="C118" s="162"/>
+      <c r="D118" s="162"/>
+      <c r="E118" s="162"/>
+      <c r="F118" s="162"/>
+      <c r="G118" s="162"/>
+      <c r="H118" s="162"/>
+      <c r="I118" s="162"/>
+      <c r="J118" s="162"/>
+      <c r="K118" s="162"/>
+      <c r="L118" s="162"/>
+      <c r="M118" s="162"/>
+      <c r="N118" s="162"/>
+      <c r="O118" s="162"/>
+      <c r="P118" s="162"/>
+      <c r="Q118" s="162"/>
+      <c r="R118" s="162"/>
+      <c r="S118" s="162"/>
+      <c r="T118" s="162"/>
+      <c r="U118" s="162"/>
+      <c r="V118" s="162"/>
+      <c r="W118" s="162"/>
+      <c r="X118" s="162"/>
+      <c r="Y118" s="162"/>
+      <c r="Z118" s="162"/>
+      <c r="AA118" s="162"/>
+      <c r="AB118" s="162"/>
+      <c r="AC118" s="162"/>
     </row>
     <row r="119" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="C119" s="142"/>
-[...25 lines deleted...]
-      <c r="AC119" s="142"/>
+      <c r="C119" s="162"/>
+      <c r="D119" s="162"/>
+      <c r="E119" s="162"/>
+      <c r="F119" s="162"/>
+      <c r="G119" s="162"/>
+      <c r="H119" s="162"/>
+      <c r="I119" s="162"/>
+      <c r="J119" s="162"/>
+      <c r="K119" s="162"/>
+      <c r="L119" s="162"/>
+      <c r="M119" s="162"/>
+      <c r="N119" s="162"/>
+      <c r="O119" s="162"/>
+      <c r="P119" s="162"/>
+      <c r="Q119" s="162"/>
+      <c r="R119" s="162"/>
+      <c r="S119" s="162"/>
+      <c r="T119" s="162"/>
+      <c r="U119" s="162"/>
+      <c r="V119" s="162"/>
+      <c r="W119" s="162"/>
+      <c r="X119" s="162"/>
+      <c r="Y119" s="162"/>
+      <c r="Z119" s="162"/>
+      <c r="AA119" s="162"/>
+      <c r="AB119" s="162"/>
+      <c r="AC119" s="162"/>
     </row>
     <row r="120" spans="3:29" x14ac:dyDescent="0.45">
       <c r="C120" s="3" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="121" spans="3:29" ht="16.2" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C121" s="3" t="s">
         <v>76</v>
       </c>
       <c r="D121" s="8"/>
       <c r="E121" s="8"/>
       <c r="F121" s="8"/>
       <c r="G121" s="8"/>
       <c r="H121" s="8"/>
       <c r="I121" s="8"/>
       <c r="J121" s="8"/>
       <c r="K121" s="8"/>
       <c r="L121" s="8"/>
       <c r="M121" s="8"/>
       <c r="N121" s="8"/>
       <c r="O121" s="8"/>
       <c r="P121" s="8"/>
       <c r="Q121" s="8"/>
       <c r="R121" s="8"/>
@@ -12376,340 +12376,340 @@
       <c r="G125" s="8"/>
       <c r="H125" s="8"/>
       <c r="I125" s="8"/>
       <c r="J125" s="8"/>
       <c r="K125" s="8"/>
       <c r="L125" s="8"/>
       <c r="M125" s="8"/>
       <c r="N125" s="8"/>
       <c r="O125" s="8"/>
       <c r="P125" s="8"/>
       <c r="Q125" s="8"/>
       <c r="R125" s="8"/>
       <c r="S125" s="8"/>
       <c r="T125" s="8"/>
       <c r="U125" s="8"/>
       <c r="V125" s="8"/>
       <c r="W125" s="8"/>
       <c r="X125" s="8"/>
       <c r="Y125" s="8"/>
       <c r="Z125" s="8"/>
       <c r="AA125" s="8"/>
       <c r="AB125" s="8"/>
       <c r="AC125" s="8"/>
     </row>
     <row r="126" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="C126" s="76" t="s">
+      <c r="C126" s="72" t="s">
         <v>72</v>
       </c>
-      <c r="D126" s="76"/>
-[...24 lines deleted...]
-      <c r="AC126" s="76"/>
+      <c r="D126" s="72"/>
+      <c r="E126" s="72"/>
+      <c r="F126" s="72"/>
+      <c r="G126" s="72"/>
+      <c r="H126" s="72"/>
+      <c r="I126" s="72"/>
+      <c r="J126" s="72"/>
+      <c r="K126" s="72"/>
+      <c r="L126" s="72"/>
+      <c r="M126" s="72"/>
+      <c r="N126" s="72"/>
+      <c r="O126" s="72"/>
+      <c r="P126" s="72"/>
+      <c r="Q126" s="72"/>
+      <c r="R126" s="72"/>
+      <c r="S126" s="72"/>
+      <c r="T126" s="72"/>
+      <c r="U126" s="72"/>
+      <c r="V126" s="72"/>
+      <c r="W126" s="72"/>
+      <c r="X126" s="72"/>
+      <c r="Y126" s="72"/>
+      <c r="Z126" s="72"/>
+      <c r="AA126" s="72"/>
+      <c r="AB126" s="72"/>
+      <c r="AC126" s="72"/>
     </row>
     <row r="127" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="C127" s="76"/>
-[...25 lines deleted...]
-      <c r="AC127" s="76"/>
+      <c r="C127" s="72"/>
+      <c r="D127" s="72"/>
+      <c r="E127" s="72"/>
+      <c r="F127" s="72"/>
+      <c r="G127" s="72"/>
+      <c r="H127" s="72"/>
+      <c r="I127" s="72"/>
+      <c r="J127" s="72"/>
+      <c r="K127" s="72"/>
+      <c r="L127" s="72"/>
+      <c r="M127" s="72"/>
+      <c r="N127" s="72"/>
+      <c r="O127" s="72"/>
+      <c r="P127" s="72"/>
+      <c r="Q127" s="72"/>
+      <c r="R127" s="72"/>
+      <c r="S127" s="72"/>
+      <c r="T127" s="72"/>
+      <c r="U127" s="72"/>
+      <c r="V127" s="72"/>
+      <c r="W127" s="72"/>
+      <c r="X127" s="72"/>
+      <c r="Y127" s="72"/>
+      <c r="Z127" s="72"/>
+      <c r="AA127" s="72"/>
+      <c r="AB127" s="72"/>
+      <c r="AC127" s="72"/>
     </row>
     <row r="129" spans="2:29" ht="22.2" x14ac:dyDescent="0.45">
       <c r="B129" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C129" s="2" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="130" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C130" s="76" t="s">
+      <c r="C130" s="72" t="s">
         <v>80</v>
       </c>
-      <c r="D130" s="76"/>
-[...24 lines deleted...]
-      <c r="AC130" s="76"/>
+      <c r="D130" s="72"/>
+      <c r="E130" s="72"/>
+      <c r="F130" s="72"/>
+      <c r="G130" s="72"/>
+      <c r="H130" s="72"/>
+      <c r="I130" s="72"/>
+      <c r="J130" s="72"/>
+      <c r="K130" s="72"/>
+      <c r="L130" s="72"/>
+      <c r="M130" s="72"/>
+      <c r="N130" s="72"/>
+      <c r="O130" s="72"/>
+      <c r="P130" s="72"/>
+      <c r="Q130" s="72"/>
+      <c r="R130" s="72"/>
+      <c r="S130" s="72"/>
+      <c r="T130" s="72"/>
+      <c r="U130" s="72"/>
+      <c r="V130" s="72"/>
+      <c r="W130" s="72"/>
+      <c r="X130" s="72"/>
+      <c r="Y130" s="72"/>
+      <c r="Z130" s="72"/>
+      <c r="AA130" s="72"/>
+      <c r="AB130" s="72"/>
+      <c r="AC130" s="72"/>
     </row>
     <row r="131" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C131" s="76"/>
-[...25 lines deleted...]
-      <c r="AC131" s="76"/>
+      <c r="C131" s="72"/>
+      <c r="D131" s="72"/>
+      <c r="E131" s="72"/>
+      <c r="F131" s="72"/>
+      <c r="G131" s="72"/>
+      <c r="H131" s="72"/>
+      <c r="I131" s="72"/>
+      <c r="J131" s="72"/>
+      <c r="K131" s="72"/>
+      <c r="L131" s="72"/>
+      <c r="M131" s="72"/>
+      <c r="N131" s="72"/>
+      <c r="O131" s="72"/>
+      <c r="P131" s="72"/>
+      <c r="Q131" s="72"/>
+      <c r="R131" s="72"/>
+      <c r="S131" s="72"/>
+      <c r="T131" s="72"/>
+      <c r="U131" s="72"/>
+      <c r="V131" s="72"/>
+      <c r="W131" s="72"/>
+      <c r="X131" s="72"/>
+      <c r="Y131" s="72"/>
+      <c r="Z131" s="72"/>
+      <c r="AA131" s="72"/>
+      <c r="AB131" s="72"/>
+      <c r="AC131" s="72"/>
     </row>
     <row r="132" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C132" s="76"/>
-[...25 lines deleted...]
-      <c r="AC132" s="76"/>
+      <c r="C132" s="72"/>
+      <c r="D132" s="72"/>
+      <c r="E132" s="72"/>
+      <c r="F132" s="72"/>
+      <c r="G132" s="72"/>
+      <c r="H132" s="72"/>
+      <c r="I132" s="72"/>
+      <c r="J132" s="72"/>
+      <c r="K132" s="72"/>
+      <c r="L132" s="72"/>
+      <c r="M132" s="72"/>
+      <c r="N132" s="72"/>
+      <c r="O132" s="72"/>
+      <c r="P132" s="72"/>
+      <c r="Q132" s="72"/>
+      <c r="R132" s="72"/>
+      <c r="S132" s="72"/>
+      <c r="T132" s="72"/>
+      <c r="U132" s="72"/>
+      <c r="V132" s="72"/>
+      <c r="W132" s="72"/>
+      <c r="X132" s="72"/>
+      <c r="Y132" s="72"/>
+      <c r="Z132" s="72"/>
+      <c r="AA132" s="72"/>
+      <c r="AB132" s="72"/>
+      <c r="AC132" s="72"/>
     </row>
     <row r="133" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C133" s="76"/>
-[...25 lines deleted...]
-      <c r="AC133" s="76"/>
+      <c r="C133" s="72"/>
+      <c r="D133" s="72"/>
+      <c r="E133" s="72"/>
+      <c r="F133" s="72"/>
+      <c r="G133" s="72"/>
+      <c r="H133" s="72"/>
+      <c r="I133" s="72"/>
+      <c r="J133" s="72"/>
+      <c r="K133" s="72"/>
+      <c r="L133" s="72"/>
+      <c r="M133" s="72"/>
+      <c r="N133" s="72"/>
+      <c r="O133" s="72"/>
+      <c r="P133" s="72"/>
+      <c r="Q133" s="72"/>
+      <c r="R133" s="72"/>
+      <c r="S133" s="72"/>
+      <c r="T133" s="72"/>
+      <c r="U133" s="72"/>
+      <c r="V133" s="72"/>
+      <c r="W133" s="72"/>
+      <c r="X133" s="72"/>
+      <c r="Y133" s="72"/>
+      <c r="Z133" s="72"/>
+      <c r="AA133" s="72"/>
+      <c r="AB133" s="72"/>
+      <c r="AC133" s="72"/>
     </row>
     <row r="135" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C135" s="81" t="s">
+      <c r="C135" s="82" t="s">
         <v>81</v>
       </c>
-      <c r="D135" s="81"/>
-[...10 lines deleted...]
-      <c r="O135" s="143"/>
+      <c r="D135" s="82"/>
+      <c r="E135" s="82"/>
+      <c r="F135" s="82"/>
+      <c r="G135" s="82"/>
+      <c r="H135" s="82"/>
+      <c r="I135" s="82"/>
+      <c r="J135" s="82"/>
+      <c r="K135" s="82"/>
+      <c r="L135" s="82"/>
+      <c r="M135" s="157"/>
+      <c r="N135" s="157"/>
+      <c r="O135" s="157"/>
     </row>
     <row r="137" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C137" s="76" t="s">
+      <c r="C137" s="72" t="s">
         <v>82</v>
       </c>
-      <c r="D137" s="76"/>
-[...24 lines deleted...]
-      <c r="AC137" s="76"/>
+      <c r="D137" s="72"/>
+      <c r="E137" s="72"/>
+      <c r="F137" s="72"/>
+      <c r="G137" s="72"/>
+      <c r="H137" s="72"/>
+      <c r="I137" s="72"/>
+      <c r="J137" s="72"/>
+      <c r="K137" s="72"/>
+      <c r="L137" s="72"/>
+      <c r="M137" s="72"/>
+      <c r="N137" s="72"/>
+      <c r="O137" s="72"/>
+      <c r="P137" s="72"/>
+      <c r="Q137" s="72"/>
+      <c r="R137" s="72"/>
+      <c r="S137" s="72"/>
+      <c r="T137" s="72"/>
+      <c r="U137" s="72"/>
+      <c r="V137" s="72"/>
+      <c r="W137" s="72"/>
+      <c r="X137" s="72"/>
+      <c r="Y137" s="72"/>
+      <c r="Z137" s="72"/>
+      <c r="AA137" s="72"/>
+      <c r="AB137" s="72"/>
+      <c r="AC137" s="72"/>
     </row>
     <row r="138" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C138" s="76"/>
-[...25 lines deleted...]
-      <c r="AC138" s="76"/>
+      <c r="C138" s="72"/>
+      <c r="D138" s="72"/>
+      <c r="E138" s="72"/>
+      <c r="F138" s="72"/>
+      <c r="G138" s="72"/>
+      <c r="H138" s="72"/>
+      <c r="I138" s="72"/>
+      <c r="J138" s="72"/>
+      <c r="K138" s="72"/>
+      <c r="L138" s="72"/>
+      <c r="M138" s="72"/>
+      <c r="N138" s="72"/>
+      <c r="O138" s="72"/>
+      <c r="P138" s="72"/>
+      <c r="Q138" s="72"/>
+      <c r="R138" s="72"/>
+      <c r="S138" s="72"/>
+      <c r="T138" s="72"/>
+      <c r="U138" s="72"/>
+      <c r="V138" s="72"/>
+      <c r="W138" s="72"/>
+      <c r="X138" s="72"/>
+      <c r="Y138" s="72"/>
+      <c r="Z138" s="72"/>
+      <c r="AA138" s="72"/>
+      <c r="AB138" s="72"/>
+      <c r="AC138" s="72"/>
     </row>
     <row r="139" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C139" s="76"/>
-[...25 lines deleted...]
-      <c r="AC139" s="76"/>
+      <c r="C139" s="72"/>
+      <c r="D139" s="72"/>
+      <c r="E139" s="72"/>
+      <c r="F139" s="72"/>
+      <c r="G139" s="72"/>
+      <c r="H139" s="72"/>
+      <c r="I139" s="72"/>
+      <c r="J139" s="72"/>
+      <c r="K139" s="72"/>
+      <c r="L139" s="72"/>
+      <c r="M139" s="72"/>
+      <c r="N139" s="72"/>
+      <c r="O139" s="72"/>
+      <c r="P139" s="72"/>
+      <c r="Q139" s="72"/>
+      <c r="R139" s="72"/>
+      <c r="S139" s="72"/>
+      <c r="T139" s="72"/>
+      <c r="U139" s="72"/>
+      <c r="V139" s="72"/>
+      <c r="W139" s="72"/>
+      <c r="X139" s="72"/>
+      <c r="Y139" s="72"/>
+      <c r="Z139" s="72"/>
+      <c r="AA139" s="72"/>
+      <c r="AB139" s="72"/>
+      <c r="AC139" s="72"/>
     </row>
     <row r="140" spans="2:29" x14ac:dyDescent="0.45">
       <c r="C140" s="4"/>
       <c r="D140" s="4"/>
       <c r="E140" s="4"/>
       <c r="F140" s="4"/>
       <c r="G140" s="4"/>
       <c r="H140" s="4"/>
       <c r="I140" s="4"/>
       <c r="J140" s="4"/>
       <c r="K140" s="4"/>
       <c r="L140" s="4"/>
       <c r="M140" s="4"/>
       <c r="N140" s="4"/>
       <c r="O140" s="4"/>
       <c r="P140" s="4"/>
       <c r="Q140" s="4"/>
       <c r="R140" s="4"/>
       <c r="S140" s="4"/>
       <c r="T140" s="4"/>
       <c r="U140" s="4"/>
       <c r="V140" s="4"/>
       <c r="W140" s="4"/>
       <c r="X140" s="4"/>
       <c r="Y140" s="4"/>
@@ -12790,66 +12790,66 @@
       <c r="G143" s="4"/>
       <c r="H143" s="4"/>
       <c r="I143" s="4"/>
       <c r="J143" s="4"/>
       <c r="K143" s="4"/>
       <c r="L143" s="4"/>
       <c r="M143" s="4"/>
       <c r="N143" s="4"/>
       <c r="O143" s="4"/>
       <c r="P143" s="4"/>
       <c r="Q143" s="4"/>
       <c r="R143" s="4"/>
       <c r="S143" s="4"/>
       <c r="T143" s="4"/>
       <c r="U143" s="4"/>
       <c r="V143" s="4"/>
       <c r="W143" s="4"/>
       <c r="X143" s="4"/>
       <c r="Y143" s="4"/>
       <c r="Z143" s="4"/>
       <c r="AA143" s="4"/>
       <c r="AB143" s="4"/>
       <c r="AC143" s="4"/>
     </row>
     <row r="144" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C144" s="136" t="s">
+      <c r="C144" s="166" t="s">
         <v>134</v>
       </c>
-      <c r="D144" s="137"/>
-[...5 lines deleted...]
-      <c r="J144" s="139"/>
+      <c r="D144" s="167"/>
+      <c r="E144" s="167"/>
+      <c r="F144" s="167"/>
+      <c r="G144" s="168"/>
+      <c r="H144" s="169"/>
+      <c r="I144" s="169"/>
+      <c r="J144" s="169"/>
       <c r="K144" s="13"/>
       <c r="L144" s="13"/>
       <c r="M144" s="13"/>
-      <c r="N144" s="140"/>
-[...1 lines deleted...]
-      <c r="P144" s="140"/>
+      <c r="N144" s="170"/>
+      <c r="O144" s="170"/>
+      <c r="P144" s="170"/>
       <c r="Q144" s="4"/>
       <c r="R144" s="4"/>
       <c r="S144" s="4"/>
       <c r="T144" s="4"/>
       <c r="U144" s="4"/>
       <c r="V144" s="4"/>
       <c r="W144" s="4"/>
       <c r="X144" s="4"/>
       <c r="Y144" s="4"/>
       <c r="Z144" s="4"/>
       <c r="AA144" s="4"/>
       <c r="AB144" s="4"/>
       <c r="AC144" s="4"/>
     </row>
     <row r="145" spans="2:29" x14ac:dyDescent="0.45">
       <c r="C145" s="4"/>
       <c r="D145" s="4"/>
       <c r="E145" s="4"/>
       <c r="F145" s="4"/>
       <c r="G145" s="4"/>
       <c r="H145" s="4"/>
       <c r="I145" s="4"/>
       <c r="J145" s="4"/>
       <c r="K145" s="4"/>
       <c r="L145" s="4"/>
@@ -12858,340 +12858,340 @@
       <c r="O145" s="4"/>
       <c r="P145" s="4"/>
       <c r="Q145" s="4"/>
       <c r="R145" s="4"/>
       <c r="S145" s="4"/>
       <c r="T145" s="4"/>
       <c r="U145" s="4"/>
       <c r="V145" s="4"/>
       <c r="W145" s="4"/>
       <c r="X145" s="4"/>
       <c r="Y145" s="4"/>
       <c r="Z145" s="4"/>
       <c r="AA145" s="4"/>
       <c r="AB145" s="4"/>
       <c r="AC145" s="4"/>
     </row>
     <row r="146" spans="2:29" ht="22.2" x14ac:dyDescent="0.45">
       <c r="B146" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C146" s="2" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="147" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C147" s="76" t="s">
+      <c r="C147" s="72" t="s">
         <v>85</v>
       </c>
-      <c r="D147" s="76"/>
-[...24 lines deleted...]
-      <c r="AC147" s="76"/>
+      <c r="D147" s="72"/>
+      <c r="E147" s="72"/>
+      <c r="F147" s="72"/>
+      <c r="G147" s="72"/>
+      <c r="H147" s="72"/>
+      <c r="I147" s="72"/>
+      <c r="J147" s="72"/>
+      <c r="K147" s="72"/>
+      <c r="L147" s="72"/>
+      <c r="M147" s="72"/>
+      <c r="N147" s="72"/>
+      <c r="O147" s="72"/>
+      <c r="P147" s="72"/>
+      <c r="Q147" s="72"/>
+      <c r="R147" s="72"/>
+      <c r="S147" s="72"/>
+      <c r="T147" s="72"/>
+      <c r="U147" s="72"/>
+      <c r="V147" s="72"/>
+      <c r="W147" s="72"/>
+      <c r="X147" s="72"/>
+      <c r="Y147" s="72"/>
+      <c r="Z147" s="72"/>
+      <c r="AA147" s="72"/>
+      <c r="AB147" s="72"/>
+      <c r="AC147" s="72"/>
     </row>
     <row r="148" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C148" s="76"/>
-[...25 lines deleted...]
-      <c r="AC148" s="76"/>
+      <c r="C148" s="72"/>
+      <c r="D148" s="72"/>
+      <c r="E148" s="72"/>
+      <c r="F148" s="72"/>
+      <c r="G148" s="72"/>
+      <c r="H148" s="72"/>
+      <c r="I148" s="72"/>
+      <c r="J148" s="72"/>
+      <c r="K148" s="72"/>
+      <c r="L148" s="72"/>
+      <c r="M148" s="72"/>
+      <c r="N148" s="72"/>
+      <c r="O148" s="72"/>
+      <c r="P148" s="72"/>
+      <c r="Q148" s="72"/>
+      <c r="R148" s="72"/>
+      <c r="S148" s="72"/>
+      <c r="T148" s="72"/>
+      <c r="U148" s="72"/>
+      <c r="V148" s="72"/>
+      <c r="W148" s="72"/>
+      <c r="X148" s="72"/>
+      <c r="Y148" s="72"/>
+      <c r="Z148" s="72"/>
+      <c r="AA148" s="72"/>
+      <c r="AB148" s="72"/>
+      <c r="AC148" s="72"/>
     </row>
     <row r="149" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C149" s="141"/>
-[...25 lines deleted...]
-      <c r="AC149" s="125"/>
+      <c r="C149" s="171"/>
+      <c r="D149" s="74"/>
+      <c r="E149" s="74"/>
+      <c r="F149" s="74"/>
+      <c r="G149" s="74"/>
+      <c r="H149" s="74"/>
+      <c r="I149" s="74"/>
+      <c r="J149" s="74"/>
+      <c r="K149" s="74"/>
+      <c r="L149" s="74"/>
+      <c r="M149" s="74"/>
+      <c r="N149" s="74"/>
+      <c r="O149" s="74"/>
+      <c r="P149" s="74"/>
+      <c r="Q149" s="74"/>
+      <c r="R149" s="74"/>
+      <c r="S149" s="74"/>
+      <c r="T149" s="74"/>
+      <c r="U149" s="74"/>
+      <c r="V149" s="74"/>
+      <c r="W149" s="74"/>
+      <c r="X149" s="74"/>
+      <c r="Y149" s="74"/>
+      <c r="Z149" s="74"/>
+      <c r="AA149" s="74"/>
+      <c r="AB149" s="74"/>
+      <c r="AC149" s="75"/>
     </row>
     <row r="150" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C150" s="126"/>
-[...25 lines deleted...]
-      <c r="AC150" s="128"/>
+      <c r="C150" s="76"/>
+      <c r="D150" s="77"/>
+      <c r="E150" s="77"/>
+      <c r="F150" s="77"/>
+      <c r="G150" s="77"/>
+      <c r="H150" s="77"/>
+      <c r="I150" s="77"/>
+      <c r="J150" s="77"/>
+      <c r="K150" s="77"/>
+      <c r="L150" s="77"/>
+      <c r="M150" s="77"/>
+      <c r="N150" s="77"/>
+      <c r="O150" s="77"/>
+      <c r="P150" s="77"/>
+      <c r="Q150" s="77"/>
+      <c r="R150" s="77"/>
+      <c r="S150" s="77"/>
+      <c r="T150" s="77"/>
+      <c r="U150" s="77"/>
+      <c r="V150" s="77"/>
+      <c r="W150" s="77"/>
+      <c r="X150" s="77"/>
+      <c r="Y150" s="77"/>
+      <c r="Z150" s="77"/>
+      <c r="AA150" s="77"/>
+      <c r="AB150" s="77"/>
+      <c r="AC150" s="78"/>
     </row>
     <row r="151" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C151" s="126"/>
-[...25 lines deleted...]
-      <c r="AC151" s="128"/>
+      <c r="C151" s="76"/>
+      <c r="D151" s="77"/>
+      <c r="E151" s="77"/>
+      <c r="F151" s="77"/>
+      <c r="G151" s="77"/>
+      <c r="H151" s="77"/>
+      <c r="I151" s="77"/>
+      <c r="J151" s="77"/>
+      <c r="K151" s="77"/>
+      <c r="L151" s="77"/>
+      <c r="M151" s="77"/>
+      <c r="N151" s="77"/>
+      <c r="O151" s="77"/>
+      <c r="P151" s="77"/>
+      <c r="Q151" s="77"/>
+      <c r="R151" s="77"/>
+      <c r="S151" s="77"/>
+      <c r="T151" s="77"/>
+      <c r="U151" s="77"/>
+      <c r="V151" s="77"/>
+      <c r="W151" s="77"/>
+      <c r="X151" s="77"/>
+      <c r="Y151" s="77"/>
+      <c r="Z151" s="77"/>
+      <c r="AA151" s="77"/>
+      <c r="AB151" s="77"/>
+      <c r="AC151" s="78"/>
     </row>
     <row r="152" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C152" s="126"/>
-[...25 lines deleted...]
-      <c r="AC152" s="128"/>
+      <c r="C152" s="76"/>
+      <c r="D152" s="77"/>
+      <c r="E152" s="77"/>
+      <c r="F152" s="77"/>
+      <c r="G152" s="77"/>
+      <c r="H152" s="77"/>
+      <c r="I152" s="77"/>
+      <c r="J152" s="77"/>
+      <c r="K152" s="77"/>
+      <c r="L152" s="77"/>
+      <c r="M152" s="77"/>
+      <c r="N152" s="77"/>
+      <c r="O152" s="77"/>
+      <c r="P152" s="77"/>
+      <c r="Q152" s="77"/>
+      <c r="R152" s="77"/>
+      <c r="S152" s="77"/>
+      <c r="T152" s="77"/>
+      <c r="U152" s="77"/>
+      <c r="V152" s="77"/>
+      <c r="W152" s="77"/>
+      <c r="X152" s="77"/>
+      <c r="Y152" s="77"/>
+      <c r="Z152" s="77"/>
+      <c r="AA152" s="77"/>
+      <c r="AB152" s="77"/>
+      <c r="AC152" s="78"/>
     </row>
     <row r="153" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C153" s="126"/>
-[...25 lines deleted...]
-      <c r="AC153" s="128"/>
+      <c r="C153" s="76"/>
+      <c r="D153" s="77"/>
+      <c r="E153" s="77"/>
+      <c r="F153" s="77"/>
+      <c r="G153" s="77"/>
+      <c r="H153" s="77"/>
+      <c r="I153" s="77"/>
+      <c r="J153" s="77"/>
+      <c r="K153" s="77"/>
+      <c r="L153" s="77"/>
+      <c r="M153" s="77"/>
+      <c r="N153" s="77"/>
+      <c r="O153" s="77"/>
+      <c r="P153" s="77"/>
+      <c r="Q153" s="77"/>
+      <c r="R153" s="77"/>
+      <c r="S153" s="77"/>
+      <c r="T153" s="77"/>
+      <c r="U153" s="77"/>
+      <c r="V153" s="77"/>
+      <c r="W153" s="77"/>
+      <c r="X153" s="77"/>
+      <c r="Y153" s="77"/>
+      <c r="Z153" s="77"/>
+      <c r="AA153" s="77"/>
+      <c r="AB153" s="77"/>
+      <c r="AC153" s="78"/>
     </row>
     <row r="154" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C154" s="126"/>
-[...25 lines deleted...]
-      <c r="AC154" s="128"/>
+      <c r="C154" s="76"/>
+      <c r="D154" s="77"/>
+      <c r="E154" s="77"/>
+      <c r="F154" s="77"/>
+      <c r="G154" s="77"/>
+      <c r="H154" s="77"/>
+      <c r="I154" s="77"/>
+      <c r="J154" s="77"/>
+      <c r="K154" s="77"/>
+      <c r="L154" s="77"/>
+      <c r="M154" s="77"/>
+      <c r="N154" s="77"/>
+      <c r="O154" s="77"/>
+      <c r="P154" s="77"/>
+      <c r="Q154" s="77"/>
+      <c r="R154" s="77"/>
+      <c r="S154" s="77"/>
+      <c r="T154" s="77"/>
+      <c r="U154" s="77"/>
+      <c r="V154" s="77"/>
+      <c r="W154" s="77"/>
+      <c r="X154" s="77"/>
+      <c r="Y154" s="77"/>
+      <c r="Z154" s="77"/>
+      <c r="AA154" s="77"/>
+      <c r="AB154" s="77"/>
+      <c r="AC154" s="78"/>
     </row>
     <row r="155" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C155" s="126"/>
-[...25 lines deleted...]
-      <c r="AC155" s="128"/>
+      <c r="C155" s="76"/>
+      <c r="D155" s="77"/>
+      <c r="E155" s="77"/>
+      <c r="F155" s="77"/>
+      <c r="G155" s="77"/>
+      <c r="H155" s="77"/>
+      <c r="I155" s="77"/>
+      <c r="J155" s="77"/>
+      <c r="K155" s="77"/>
+      <c r="L155" s="77"/>
+      <c r="M155" s="77"/>
+      <c r="N155" s="77"/>
+      <c r="O155" s="77"/>
+      <c r="P155" s="77"/>
+      <c r="Q155" s="77"/>
+      <c r="R155" s="77"/>
+      <c r="S155" s="77"/>
+      <c r="T155" s="77"/>
+      <c r="U155" s="77"/>
+      <c r="V155" s="77"/>
+      <c r="W155" s="77"/>
+      <c r="X155" s="77"/>
+      <c r="Y155" s="77"/>
+      <c r="Z155" s="77"/>
+      <c r="AA155" s="77"/>
+      <c r="AB155" s="77"/>
+      <c r="AC155" s="78"/>
     </row>
     <row r="156" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="C156" s="129"/>
-[...25 lines deleted...]
-      <c r="AC156" s="131"/>
+      <c r="C156" s="79"/>
+      <c r="D156" s="80"/>
+      <c r="E156" s="80"/>
+      <c r="F156" s="80"/>
+      <c r="G156" s="80"/>
+      <c r="H156" s="80"/>
+      <c r="I156" s="80"/>
+      <c r="J156" s="80"/>
+      <c r="K156" s="80"/>
+      <c r="L156" s="80"/>
+      <c r="M156" s="80"/>
+      <c r="N156" s="80"/>
+      <c r="O156" s="80"/>
+      <c r="P156" s="80"/>
+      <c r="Q156" s="80"/>
+      <c r="R156" s="80"/>
+      <c r="S156" s="80"/>
+      <c r="T156" s="80"/>
+      <c r="U156" s="80"/>
+      <c r="V156" s="80"/>
+      <c r="W156" s="80"/>
+      <c r="X156" s="80"/>
+      <c r="Y156" s="80"/>
+      <c r="Z156" s="80"/>
+      <c r="AA156" s="80"/>
+      <c r="AB156" s="80"/>
+      <c r="AC156" s="81"/>
     </row>
     <row r="157" spans="2:29" x14ac:dyDescent="0.45">
       <c r="C157" s="3" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="158" spans="2:29" x14ac:dyDescent="0.45">
       <c r="C158" s="3" t="s">
         <v>87</v>
       </c>
       <c r="D158" s="3" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="159" spans="2:29" x14ac:dyDescent="0.45">
       <c r="C159" s="3" t="s">
         <v>87</v>
       </c>
       <c r="D159" s="3" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="160" spans="2:29" x14ac:dyDescent="0.45">
       <c r="C160" s="3" t="s">
         <v>87</v>
@@ -13270,2243 +13270,2243 @@
       </c>
       <c r="D169" s="3" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="170" spans="2:29" x14ac:dyDescent="0.45">
       <c r="C170" s="3" t="s">
         <v>87</v>
       </c>
       <c r="D170" s="3" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="172" spans="2:29" ht="22.2" x14ac:dyDescent="0.45">
       <c r="B172" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C172" s="2" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="173" spans="2:29" x14ac:dyDescent="0.45">
       <c r="C173" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="D173" s="76" t="s">
+      <c r="D173" s="72" t="s">
         <v>125</v>
       </c>
-      <c r="E173" s="76"/>
-[...23 lines deleted...]
-      <c r="AC173" s="76"/>
+      <c r="E173" s="72"/>
+      <c r="F173" s="72"/>
+      <c r="G173" s="72"/>
+      <c r="H173" s="72"/>
+      <c r="I173" s="72"/>
+      <c r="J173" s="72"/>
+      <c r="K173" s="72"/>
+      <c r="L173" s="72"/>
+      <c r="M173" s="72"/>
+      <c r="N173" s="72"/>
+      <c r="O173" s="72"/>
+      <c r="P173" s="72"/>
+      <c r="Q173" s="72"/>
+      <c r="R173" s="72"/>
+      <c r="S173" s="72"/>
+      <c r="T173" s="72"/>
+      <c r="U173" s="72"/>
+      <c r="V173" s="72"/>
+      <c r="W173" s="72"/>
+      <c r="X173" s="72"/>
+      <c r="Y173" s="72"/>
+      <c r="Z173" s="72"/>
+      <c r="AA173" s="72"/>
+      <c r="AB173" s="72"/>
+      <c r="AC173" s="72"/>
     </row>
     <row r="174" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="D174" s="76"/>
-[...24 lines deleted...]
-      <c r="AC174" s="76"/>
+      <c r="D174" s="72"/>
+      <c r="E174" s="72"/>
+      <c r="F174" s="72"/>
+      <c r="G174" s="72"/>
+      <c r="H174" s="72"/>
+      <c r="I174" s="72"/>
+      <c r="J174" s="72"/>
+      <c r="K174" s="72"/>
+      <c r="L174" s="72"/>
+      <c r="M174" s="72"/>
+      <c r="N174" s="72"/>
+      <c r="O174" s="72"/>
+      <c r="P174" s="72"/>
+      <c r="Q174" s="72"/>
+      <c r="R174" s="72"/>
+      <c r="S174" s="72"/>
+      <c r="T174" s="72"/>
+      <c r="U174" s="72"/>
+      <c r="V174" s="72"/>
+      <c r="W174" s="72"/>
+      <c r="X174" s="72"/>
+      <c r="Y174" s="72"/>
+      <c r="Z174" s="72"/>
+      <c r="AA174" s="72"/>
+      <c r="AB174" s="72"/>
+      <c r="AC174" s="72"/>
     </row>
     <row r="175" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="D175" s="76"/>
-[...24 lines deleted...]
-      <c r="AC175" s="76"/>
+      <c r="D175" s="72"/>
+      <c r="E175" s="72"/>
+      <c r="F175" s="72"/>
+      <c r="G175" s="72"/>
+      <c r="H175" s="72"/>
+      <c r="I175" s="72"/>
+      <c r="J175" s="72"/>
+      <c r="K175" s="72"/>
+      <c r="L175" s="72"/>
+      <c r="M175" s="72"/>
+      <c r="N175" s="72"/>
+      <c r="O175" s="72"/>
+      <c r="P175" s="72"/>
+      <c r="Q175" s="72"/>
+      <c r="R175" s="72"/>
+      <c r="S175" s="72"/>
+      <c r="T175" s="72"/>
+      <c r="U175" s="72"/>
+      <c r="V175" s="72"/>
+      <c r="W175" s="72"/>
+      <c r="X175" s="72"/>
+      <c r="Y175" s="72"/>
+      <c r="Z175" s="72"/>
+      <c r="AA175" s="72"/>
+      <c r="AB175" s="72"/>
+      <c r="AC175" s="72"/>
     </row>
     <row r="176" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="D176" s="76"/>
-[...24 lines deleted...]
-      <c r="AC176" s="76"/>
+      <c r="D176" s="72"/>
+      <c r="E176" s="72"/>
+      <c r="F176" s="72"/>
+      <c r="G176" s="72"/>
+      <c r="H176" s="72"/>
+      <c r="I176" s="72"/>
+      <c r="J176" s="72"/>
+      <c r="K176" s="72"/>
+      <c r="L176" s="72"/>
+      <c r="M176" s="72"/>
+      <c r="N176" s="72"/>
+      <c r="O176" s="72"/>
+      <c r="P176" s="72"/>
+      <c r="Q176" s="72"/>
+      <c r="R176" s="72"/>
+      <c r="S176" s="72"/>
+      <c r="T176" s="72"/>
+      <c r="U176" s="72"/>
+      <c r="V176" s="72"/>
+      <c r="W176" s="72"/>
+      <c r="X176" s="72"/>
+      <c r="Y176" s="72"/>
+      <c r="Z176" s="72"/>
+      <c r="AA176" s="72"/>
+      <c r="AB176" s="72"/>
+      <c r="AC176" s="72"/>
     </row>
     <row r="177" spans="3:29" ht="9" customHeight="1" x14ac:dyDescent="0.45">
       <c r="D177" s="4"/>
       <c r="E177" s="4"/>
       <c r="F177" s="4"/>
       <c r="G177" s="4"/>
       <c r="H177" s="4"/>
       <c r="I177" s="4"/>
       <c r="J177" s="4"/>
       <c r="K177" s="4"/>
       <c r="L177" s="4"/>
       <c r="M177" s="4"/>
       <c r="N177" s="4"/>
       <c r="O177" s="4"/>
       <c r="P177" s="4"/>
       <c r="Q177" s="4"/>
       <c r="R177" s="4"/>
       <c r="S177" s="4"/>
       <c r="T177" s="4"/>
       <c r="U177" s="4"/>
       <c r="V177" s="4"/>
       <c r="W177" s="4"/>
       <c r="X177" s="4"/>
       <c r="Y177" s="4"/>
       <c r="Z177" s="4"/>
       <c r="AA177" s="4"/>
       <c r="AB177" s="4"/>
       <c r="AC177" s="4"/>
     </row>
     <row r="178" spans="3:29" x14ac:dyDescent="0.45">
       <c r="C178" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="D178" s="76" t="s">
+      <c r="D178" s="72" t="s">
         <v>126</v>
       </c>
-      <c r="E178" s="76"/>
-[...23 lines deleted...]
-      <c r="AC178" s="76"/>
+      <c r="E178" s="72"/>
+      <c r="F178" s="72"/>
+      <c r="G178" s="72"/>
+      <c r="H178" s="72"/>
+      <c r="I178" s="72"/>
+      <c r="J178" s="72"/>
+      <c r="K178" s="72"/>
+      <c r="L178" s="72"/>
+      <c r="M178" s="72"/>
+      <c r="N178" s="72"/>
+      <c r="O178" s="72"/>
+      <c r="P178" s="72"/>
+      <c r="Q178" s="72"/>
+      <c r="R178" s="72"/>
+      <c r="S178" s="72"/>
+      <c r="T178" s="72"/>
+      <c r="U178" s="72"/>
+      <c r="V178" s="72"/>
+      <c r="W178" s="72"/>
+      <c r="X178" s="72"/>
+      <c r="Y178" s="72"/>
+      <c r="Z178" s="72"/>
+      <c r="AA178" s="72"/>
+      <c r="AB178" s="72"/>
+      <c r="AC178" s="72"/>
     </row>
     <row r="179" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="D179" s="76"/>
-[...24 lines deleted...]
-      <c r="AC179" s="76"/>
+      <c r="D179" s="72"/>
+      <c r="E179" s="72"/>
+      <c r="F179" s="72"/>
+      <c r="G179" s="72"/>
+      <c r="H179" s="72"/>
+      <c r="I179" s="72"/>
+      <c r="J179" s="72"/>
+      <c r="K179" s="72"/>
+      <c r="L179" s="72"/>
+      <c r="M179" s="72"/>
+      <c r="N179" s="72"/>
+      <c r="O179" s="72"/>
+      <c r="P179" s="72"/>
+      <c r="Q179" s="72"/>
+      <c r="R179" s="72"/>
+      <c r="S179" s="72"/>
+      <c r="T179" s="72"/>
+      <c r="U179" s="72"/>
+      <c r="V179" s="72"/>
+      <c r="W179" s="72"/>
+      <c r="X179" s="72"/>
+      <c r="Y179" s="72"/>
+      <c r="Z179" s="72"/>
+      <c r="AA179" s="72"/>
+      <c r="AB179" s="72"/>
+      <c r="AC179" s="72"/>
     </row>
     <row r="180" spans="3:29" x14ac:dyDescent="0.45">
       <c r="C180" s="3" t="s">
         <v>104</v>
       </c>
-      <c r="D180" s="76"/>
-[...24 lines deleted...]
-      <c r="AC180" s="76"/>
+      <c r="D180" s="72"/>
+      <c r="E180" s="72"/>
+      <c r="F180" s="72"/>
+      <c r="G180" s="72"/>
+      <c r="H180" s="72"/>
+      <c r="I180" s="72"/>
+      <c r="J180" s="72"/>
+      <c r="K180" s="72"/>
+      <c r="L180" s="72"/>
+      <c r="M180" s="72"/>
+      <c r="N180" s="72"/>
+      <c r="O180" s="72"/>
+      <c r="P180" s="72"/>
+      <c r="Q180" s="72"/>
+      <c r="R180" s="72"/>
+      <c r="S180" s="72"/>
+      <c r="T180" s="72"/>
+      <c r="U180" s="72"/>
+      <c r="V180" s="72"/>
+      <c r="W180" s="72"/>
+      <c r="X180" s="72"/>
+      <c r="Y180" s="72"/>
+      <c r="Z180" s="72"/>
+      <c r="AA180" s="72"/>
+      <c r="AB180" s="72"/>
+      <c r="AC180" s="72"/>
     </row>
     <row r="181" spans="3:29" ht="9" customHeight="1" x14ac:dyDescent="0.45">
       <c r="D181" s="4"/>
       <c r="E181" s="4"/>
       <c r="F181" s="4"/>
       <c r="G181" s="4"/>
       <c r="H181" s="4"/>
       <c r="I181" s="4"/>
       <c r="J181" s="4"/>
       <c r="K181" s="4"/>
       <c r="L181" s="4"/>
       <c r="M181" s="4"/>
       <c r="N181" s="4"/>
       <c r="O181" s="4"/>
       <c r="P181" s="4"/>
       <c r="Q181" s="4"/>
       <c r="R181" s="4"/>
       <c r="S181" s="4"/>
       <c r="T181" s="4"/>
       <c r="U181" s="4"/>
       <c r="V181" s="4"/>
       <c r="W181" s="4"/>
       <c r="X181" s="4"/>
       <c r="Y181" s="4"/>
       <c r="Z181" s="4"/>
       <c r="AA181" s="4"/>
       <c r="AB181" s="4"/>
       <c r="AC181" s="4"/>
     </row>
     <row r="182" spans="3:29" ht="16.2" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C182" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="D182" s="76" t="s">
+      <c r="D182" s="72" t="s">
         <v>127</v>
       </c>
-      <c r="E182" s="76"/>
-[...23 lines deleted...]
-      <c r="AC182" s="76"/>
+      <c r="E182" s="72"/>
+      <c r="F182" s="72"/>
+      <c r="G182" s="72"/>
+      <c r="H182" s="72"/>
+      <c r="I182" s="72"/>
+      <c r="J182" s="72"/>
+      <c r="K182" s="72"/>
+      <c r="L182" s="72"/>
+      <c r="M182" s="72"/>
+      <c r="N182" s="72"/>
+      <c r="O182" s="72"/>
+      <c r="P182" s="72"/>
+      <c r="Q182" s="72"/>
+      <c r="R182" s="72"/>
+      <c r="S182" s="72"/>
+      <c r="T182" s="72"/>
+      <c r="U182" s="72"/>
+      <c r="V182" s="72"/>
+      <c r="W182" s="72"/>
+      <c r="X182" s="72"/>
+      <c r="Y182" s="72"/>
+      <c r="Z182" s="72"/>
+      <c r="AA182" s="72"/>
+      <c r="AB182" s="72"/>
+      <c r="AC182" s="72"/>
     </row>
     <row r="183" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="D183" s="76"/>
-[...24 lines deleted...]
-      <c r="AC183" s="76"/>
+      <c r="D183" s="72"/>
+      <c r="E183" s="72"/>
+      <c r="F183" s="72"/>
+      <c r="G183" s="72"/>
+      <c r="H183" s="72"/>
+      <c r="I183" s="72"/>
+      <c r="J183" s="72"/>
+      <c r="K183" s="72"/>
+      <c r="L183" s="72"/>
+      <c r="M183" s="72"/>
+      <c r="N183" s="72"/>
+      <c r="O183" s="72"/>
+      <c r="P183" s="72"/>
+      <c r="Q183" s="72"/>
+      <c r="R183" s="72"/>
+      <c r="S183" s="72"/>
+      <c r="T183" s="72"/>
+      <c r="U183" s="72"/>
+      <c r="V183" s="72"/>
+      <c r="W183" s="72"/>
+      <c r="X183" s="72"/>
+      <c r="Y183" s="72"/>
+      <c r="Z183" s="72"/>
+      <c r="AA183" s="72"/>
+      <c r="AB183" s="72"/>
+      <c r="AC183" s="72"/>
     </row>
     <row r="184" spans="3:29" ht="9" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="185" spans="3:29" x14ac:dyDescent="0.45">
       <c r="C185" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="D185" s="76" t="s">
+      <c r="D185" s="72" t="s">
         <v>105</v>
       </c>
-      <c r="E185" s="76"/>
-[...23 lines deleted...]
-      <c r="AC185" s="76"/>
+      <c r="E185" s="72"/>
+      <c r="F185" s="72"/>
+      <c r="G185" s="72"/>
+      <c r="H185" s="72"/>
+      <c r="I185" s="72"/>
+      <c r="J185" s="72"/>
+      <c r="K185" s="72"/>
+      <c r="L185" s="72"/>
+      <c r="M185" s="72"/>
+      <c r="N185" s="72"/>
+      <c r="O185" s="72"/>
+      <c r="P185" s="72"/>
+      <c r="Q185" s="72"/>
+      <c r="R185" s="72"/>
+      <c r="S185" s="72"/>
+      <c r="T185" s="72"/>
+      <c r="U185" s="72"/>
+      <c r="V185" s="72"/>
+      <c r="W185" s="72"/>
+      <c r="X185" s="72"/>
+      <c r="Y185" s="72"/>
+      <c r="Z185" s="72"/>
+      <c r="AA185" s="72"/>
+      <c r="AB185" s="72"/>
+      <c r="AC185" s="72"/>
     </row>
     <row r="186" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="D186" s="76"/>
-[...24 lines deleted...]
-      <c r="AC186" s="76"/>
+      <c r="D186" s="72"/>
+      <c r="E186" s="72"/>
+      <c r="F186" s="72"/>
+      <c r="G186" s="72"/>
+      <c r="H186" s="72"/>
+      <c r="I186" s="72"/>
+      <c r="J186" s="72"/>
+      <c r="K186" s="72"/>
+      <c r="L186" s="72"/>
+      <c r="M186" s="72"/>
+      <c r="N186" s="72"/>
+      <c r="O186" s="72"/>
+      <c r="P186" s="72"/>
+      <c r="Q186" s="72"/>
+      <c r="R186" s="72"/>
+      <c r="S186" s="72"/>
+      <c r="T186" s="72"/>
+      <c r="U186" s="72"/>
+      <c r="V186" s="72"/>
+      <c r="W186" s="72"/>
+      <c r="X186" s="72"/>
+      <c r="Y186" s="72"/>
+      <c r="Z186" s="72"/>
+      <c r="AA186" s="72"/>
+      <c r="AB186" s="72"/>
+      <c r="AC186" s="72"/>
     </row>
     <row r="187" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="D187" s="76"/>
-[...24 lines deleted...]
-      <c r="AC187" s="76"/>
+      <c r="D187" s="72"/>
+      <c r="E187" s="72"/>
+      <c r="F187" s="72"/>
+      <c r="G187" s="72"/>
+      <c r="H187" s="72"/>
+      <c r="I187" s="72"/>
+      <c r="J187" s="72"/>
+      <c r="K187" s="72"/>
+      <c r="L187" s="72"/>
+      <c r="M187" s="72"/>
+      <c r="N187" s="72"/>
+      <c r="O187" s="72"/>
+      <c r="P187" s="72"/>
+      <c r="Q187" s="72"/>
+      <c r="R187" s="72"/>
+      <c r="S187" s="72"/>
+      <c r="T187" s="72"/>
+      <c r="U187" s="72"/>
+      <c r="V187" s="72"/>
+      <c r="W187" s="72"/>
+      <c r="X187" s="72"/>
+      <c r="Y187" s="72"/>
+      <c r="Z187" s="72"/>
+      <c r="AA187" s="72"/>
+      <c r="AB187" s="72"/>
+      <c r="AC187" s="72"/>
     </row>
     <row r="188" spans="3:29" ht="9" customHeight="1" x14ac:dyDescent="0.45">
       <c r="D188" s="4"/>
       <c r="E188" s="4"/>
       <c r="F188" s="4"/>
       <c r="G188" s="4"/>
       <c r="H188" s="4"/>
       <c r="I188" s="4"/>
       <c r="J188" s="4"/>
       <c r="K188" s="4"/>
       <c r="L188" s="4"/>
       <c r="M188" s="4"/>
       <c r="N188" s="4"/>
       <c r="O188" s="4"/>
       <c r="P188" s="4"/>
       <c r="Q188" s="4"/>
       <c r="R188" s="4"/>
       <c r="S188" s="4"/>
       <c r="T188" s="4"/>
       <c r="U188" s="4"/>
       <c r="V188" s="4"/>
       <c r="W188" s="4"/>
       <c r="X188" s="4"/>
       <c r="Y188" s="4"/>
       <c r="Z188" s="4"/>
       <c r="AA188" s="4"/>
       <c r="AB188" s="4"/>
       <c r="AC188" s="4"/>
     </row>
     <row r="189" spans="3:29" x14ac:dyDescent="0.45">
       <c r="C189" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="D189" s="76" t="s">
+      <c r="D189" s="72" t="s">
         <v>106</v>
       </c>
-      <c r="E189" s="76"/>
-[...23 lines deleted...]
-      <c r="AC189" s="76"/>
+      <c r="E189" s="72"/>
+      <c r="F189" s="72"/>
+      <c r="G189" s="72"/>
+      <c r="H189" s="72"/>
+      <c r="I189" s="72"/>
+      <c r="J189" s="72"/>
+      <c r="K189" s="72"/>
+      <c r="L189" s="72"/>
+      <c r="M189" s="72"/>
+      <c r="N189" s="72"/>
+      <c r="O189" s="72"/>
+      <c r="P189" s="72"/>
+      <c r="Q189" s="72"/>
+      <c r="R189" s="72"/>
+      <c r="S189" s="72"/>
+      <c r="T189" s="72"/>
+      <c r="U189" s="72"/>
+      <c r="V189" s="72"/>
+      <c r="W189" s="72"/>
+      <c r="X189" s="72"/>
+      <c r="Y189" s="72"/>
+      <c r="Z189" s="72"/>
+      <c r="AA189" s="72"/>
+      <c r="AB189" s="72"/>
+      <c r="AC189" s="72"/>
     </row>
     <row r="190" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="D190" s="76"/>
-[...24 lines deleted...]
-      <c r="AC190" s="76"/>
+      <c r="D190" s="72"/>
+      <c r="E190" s="72"/>
+      <c r="F190" s="72"/>
+      <c r="G190" s="72"/>
+      <c r="H190" s="72"/>
+      <c r="I190" s="72"/>
+      <c r="J190" s="72"/>
+      <c r="K190" s="72"/>
+      <c r="L190" s="72"/>
+      <c r="M190" s="72"/>
+      <c r="N190" s="72"/>
+      <c r="O190" s="72"/>
+      <c r="P190" s="72"/>
+      <c r="Q190" s="72"/>
+      <c r="R190" s="72"/>
+      <c r="S190" s="72"/>
+      <c r="T190" s="72"/>
+      <c r="U190" s="72"/>
+      <c r="V190" s="72"/>
+      <c r="W190" s="72"/>
+      <c r="X190" s="72"/>
+      <c r="Y190" s="72"/>
+      <c r="Z190" s="72"/>
+      <c r="AA190" s="72"/>
+      <c r="AB190" s="72"/>
+      <c r="AC190" s="72"/>
     </row>
     <row r="191" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="D191" s="76"/>
-[...24 lines deleted...]
-      <c r="AC191" s="76"/>
+      <c r="D191" s="72"/>
+      <c r="E191" s="72"/>
+      <c r="F191" s="72"/>
+      <c r="G191" s="72"/>
+      <c r="H191" s="72"/>
+      <c r="I191" s="72"/>
+      <c r="J191" s="72"/>
+      <c r="K191" s="72"/>
+      <c r="L191" s="72"/>
+      <c r="M191" s="72"/>
+      <c r="N191" s="72"/>
+      <c r="O191" s="72"/>
+      <c r="P191" s="72"/>
+      <c r="Q191" s="72"/>
+      <c r="R191" s="72"/>
+      <c r="S191" s="72"/>
+      <c r="T191" s="72"/>
+      <c r="U191" s="72"/>
+      <c r="V191" s="72"/>
+      <c r="W191" s="72"/>
+      <c r="X191" s="72"/>
+      <c r="Y191" s="72"/>
+      <c r="Z191" s="72"/>
+      <c r="AA191" s="72"/>
+      <c r="AB191" s="72"/>
+      <c r="AC191" s="72"/>
     </row>
     <row r="192" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="D192" s="76"/>
-[...24 lines deleted...]
-      <c r="AC192" s="76"/>
+      <c r="D192" s="72"/>
+      <c r="E192" s="72"/>
+      <c r="F192" s="72"/>
+      <c r="G192" s="72"/>
+      <c r="H192" s="72"/>
+      <c r="I192" s="72"/>
+      <c r="J192" s="72"/>
+      <c r="K192" s="72"/>
+      <c r="L192" s="72"/>
+      <c r="M192" s="72"/>
+      <c r="N192" s="72"/>
+      <c r="O192" s="72"/>
+      <c r="P192" s="72"/>
+      <c r="Q192" s="72"/>
+      <c r="R192" s="72"/>
+      <c r="S192" s="72"/>
+      <c r="T192" s="72"/>
+      <c r="U192" s="72"/>
+      <c r="V192" s="72"/>
+      <c r="W192" s="72"/>
+      <c r="X192" s="72"/>
+      <c r="Y192" s="72"/>
+      <c r="Z192" s="72"/>
+      <c r="AA192" s="72"/>
+      <c r="AB192" s="72"/>
+      <c r="AC192" s="72"/>
     </row>
     <row r="193" spans="3:29" ht="9" customHeight="1" x14ac:dyDescent="0.45">
       <c r="D193" s="4"/>
       <c r="E193" s="4"/>
       <c r="F193" s="4"/>
       <c r="G193" s="4"/>
       <c r="H193" s="4"/>
       <c r="I193" s="4"/>
       <c r="J193" s="4"/>
       <c r="K193" s="4"/>
       <c r="L193" s="4"/>
       <c r="M193" s="4"/>
       <c r="N193" s="4"/>
       <c r="O193" s="4"/>
       <c r="P193" s="4"/>
       <c r="Q193" s="4"/>
       <c r="R193" s="4"/>
       <c r="S193" s="4"/>
       <c r="T193" s="4"/>
       <c r="U193" s="4"/>
       <c r="V193" s="4"/>
       <c r="W193" s="4"/>
       <c r="X193" s="4"/>
       <c r="Y193" s="4"/>
       <c r="Z193" s="4"/>
       <c r="AA193" s="4"/>
       <c r="AB193" s="4"/>
       <c r="AC193" s="4"/>
     </row>
     <row r="194" spans="3:29" x14ac:dyDescent="0.45">
       <c r="C194" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="D194" s="76" t="s">
+      <c r="D194" s="72" t="s">
         <v>107</v>
       </c>
-      <c r="E194" s="76"/>
-[...23 lines deleted...]
-      <c r="AC194" s="76"/>
+      <c r="E194" s="72"/>
+      <c r="F194" s="72"/>
+      <c r="G194" s="72"/>
+      <c r="H194" s="72"/>
+      <c r="I194" s="72"/>
+      <c r="J194" s="72"/>
+      <c r="K194" s="72"/>
+      <c r="L194" s="72"/>
+      <c r="M194" s="72"/>
+      <c r="N194" s="72"/>
+      <c r="O194" s="72"/>
+      <c r="P194" s="72"/>
+      <c r="Q194" s="72"/>
+      <c r="R194" s="72"/>
+      <c r="S194" s="72"/>
+      <c r="T194" s="72"/>
+      <c r="U194" s="72"/>
+      <c r="V194" s="72"/>
+      <c r="W194" s="72"/>
+      <c r="X194" s="72"/>
+      <c r="Y194" s="72"/>
+      <c r="Z194" s="72"/>
+      <c r="AA194" s="72"/>
+      <c r="AB194" s="72"/>
+      <c r="AC194" s="72"/>
     </row>
     <row r="195" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="D195" s="76"/>
-[...24 lines deleted...]
-      <c r="AC195" s="76"/>
+      <c r="D195" s="72"/>
+      <c r="E195" s="72"/>
+      <c r="F195" s="72"/>
+      <c r="G195" s="72"/>
+      <c r="H195" s="72"/>
+      <c r="I195" s="72"/>
+      <c r="J195" s="72"/>
+      <c r="K195" s="72"/>
+      <c r="L195" s="72"/>
+      <c r="M195" s="72"/>
+      <c r="N195" s="72"/>
+      <c r="O195" s="72"/>
+      <c r="P195" s="72"/>
+      <c r="Q195" s="72"/>
+      <c r="R195" s="72"/>
+      <c r="S195" s="72"/>
+      <c r="T195" s="72"/>
+      <c r="U195" s="72"/>
+      <c r="V195" s="72"/>
+      <c r="W195" s="72"/>
+      <c r="X195" s="72"/>
+      <c r="Y195" s="72"/>
+      <c r="Z195" s="72"/>
+      <c r="AA195" s="72"/>
+      <c r="AB195" s="72"/>
+      <c r="AC195" s="72"/>
     </row>
     <row r="196" spans="3:29" ht="9" customHeight="1" x14ac:dyDescent="0.45">
       <c r="D196" s="4"/>
       <c r="E196" s="4"/>
       <c r="F196" s="4"/>
       <c r="G196" s="4"/>
       <c r="H196" s="4"/>
       <c r="I196" s="4"/>
       <c r="J196" s="4"/>
       <c r="K196" s="4"/>
       <c r="L196" s="4"/>
       <c r="M196" s="4"/>
       <c r="N196" s="4"/>
       <c r="O196" s="4"/>
       <c r="P196" s="4"/>
       <c r="Q196" s="4"/>
       <c r="R196" s="4"/>
       <c r="S196" s="4"/>
       <c r="T196" s="4"/>
       <c r="U196" s="4"/>
       <c r="V196" s="4"/>
       <c r="W196" s="4"/>
       <c r="X196" s="4"/>
       <c r="Y196" s="4"/>
       <c r="Z196" s="4"/>
       <c r="AA196" s="4"/>
       <c r="AB196" s="4"/>
       <c r="AC196" s="4"/>
     </row>
     <row r="197" spans="3:29" x14ac:dyDescent="0.45">
       <c r="C197" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="D197" s="76" t="s">
+      <c r="D197" s="72" t="s">
         <v>128</v>
       </c>
-      <c r="E197" s="76"/>
-[...23 lines deleted...]
-      <c r="AC197" s="76"/>
+      <c r="E197" s="72"/>
+      <c r="F197" s="72"/>
+      <c r="G197" s="72"/>
+      <c r="H197" s="72"/>
+      <c r="I197" s="72"/>
+      <c r="J197" s="72"/>
+      <c r="K197" s="72"/>
+      <c r="L197" s="72"/>
+      <c r="M197" s="72"/>
+      <c r="N197" s="72"/>
+      <c r="O197" s="72"/>
+      <c r="P197" s="72"/>
+      <c r="Q197" s="72"/>
+      <c r="R197" s="72"/>
+      <c r="S197" s="72"/>
+      <c r="T197" s="72"/>
+      <c r="U197" s="72"/>
+      <c r="V197" s="72"/>
+      <c r="W197" s="72"/>
+      <c r="X197" s="72"/>
+      <c r="Y197" s="72"/>
+      <c r="Z197" s="72"/>
+      <c r="AA197" s="72"/>
+      <c r="AB197" s="72"/>
+      <c r="AC197" s="72"/>
     </row>
     <row r="198" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="D198" s="76"/>
-[...24 lines deleted...]
-      <c r="AC198" s="76"/>
+      <c r="D198" s="72"/>
+      <c r="E198" s="72"/>
+      <c r="F198" s="72"/>
+      <c r="G198" s="72"/>
+      <c r="H198" s="72"/>
+      <c r="I198" s="72"/>
+      <c r="J198" s="72"/>
+      <c r="K198" s="72"/>
+      <c r="L198" s="72"/>
+      <c r="M198" s="72"/>
+      <c r="N198" s="72"/>
+      <c r="O198" s="72"/>
+      <c r="P198" s="72"/>
+      <c r="Q198" s="72"/>
+      <c r="R198" s="72"/>
+      <c r="S198" s="72"/>
+      <c r="T198" s="72"/>
+      <c r="U198" s="72"/>
+      <c r="V198" s="72"/>
+      <c r="W198" s="72"/>
+      <c r="X198" s="72"/>
+      <c r="Y198" s="72"/>
+      <c r="Z198" s="72"/>
+      <c r="AA198" s="72"/>
+      <c r="AB198" s="72"/>
+      <c r="AC198" s="72"/>
     </row>
     <row r="199" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="D199" s="76"/>
-[...24 lines deleted...]
-      <c r="AC199" s="76"/>
+      <c r="D199" s="72"/>
+      <c r="E199" s="72"/>
+      <c r="F199" s="72"/>
+      <c r="G199" s="72"/>
+      <c r="H199" s="72"/>
+      <c r="I199" s="72"/>
+      <c r="J199" s="72"/>
+      <c r="K199" s="72"/>
+      <c r="L199" s="72"/>
+      <c r="M199" s="72"/>
+      <c r="N199" s="72"/>
+      <c r="O199" s="72"/>
+      <c r="P199" s="72"/>
+      <c r="Q199" s="72"/>
+      <c r="R199" s="72"/>
+      <c r="S199" s="72"/>
+      <c r="T199" s="72"/>
+      <c r="U199" s="72"/>
+      <c r="V199" s="72"/>
+      <c r="W199" s="72"/>
+      <c r="X199" s="72"/>
+      <c r="Y199" s="72"/>
+      <c r="Z199" s="72"/>
+      <c r="AA199" s="72"/>
+      <c r="AB199" s="72"/>
+      <c r="AC199" s="72"/>
     </row>
     <row r="200" spans="3:29" ht="9" customHeight="1" x14ac:dyDescent="0.45">
       <c r="D200" s="4"/>
       <c r="E200" s="4"/>
       <c r="F200" s="4"/>
       <c r="G200" s="4"/>
       <c r="H200" s="4"/>
       <c r="I200" s="4"/>
       <c r="J200" s="4"/>
       <c r="K200" s="4"/>
       <c r="L200" s="4"/>
       <c r="M200" s="4"/>
       <c r="N200" s="4"/>
       <c r="O200" s="4"/>
       <c r="P200" s="4"/>
       <c r="Q200" s="4"/>
       <c r="R200" s="4"/>
       <c r="S200" s="4"/>
       <c r="T200" s="4"/>
       <c r="U200" s="4"/>
       <c r="V200" s="4"/>
       <c r="W200" s="4"/>
       <c r="X200" s="4"/>
       <c r="Y200" s="4"/>
       <c r="Z200" s="4"/>
       <c r="AA200" s="4"/>
       <c r="AB200" s="4"/>
       <c r="AC200" s="4"/>
     </row>
     <row r="201" spans="3:29" x14ac:dyDescent="0.45">
       <c r="C201" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="D201" s="76" t="s">
+      <c r="D201" s="72" t="s">
         <v>108</v>
       </c>
-      <c r="E201" s="76"/>
-[...23 lines deleted...]
-      <c r="AC201" s="76"/>
+      <c r="E201" s="72"/>
+      <c r="F201" s="72"/>
+      <c r="G201" s="72"/>
+      <c r="H201" s="72"/>
+      <c r="I201" s="72"/>
+      <c r="J201" s="72"/>
+      <c r="K201" s="72"/>
+      <c r="L201" s="72"/>
+      <c r="M201" s="72"/>
+      <c r="N201" s="72"/>
+      <c r="O201" s="72"/>
+      <c r="P201" s="72"/>
+      <c r="Q201" s="72"/>
+      <c r="R201" s="72"/>
+      <c r="S201" s="72"/>
+      <c r="T201" s="72"/>
+      <c r="U201" s="72"/>
+      <c r="V201" s="72"/>
+      <c r="W201" s="72"/>
+      <c r="X201" s="72"/>
+      <c r="Y201" s="72"/>
+      <c r="Z201" s="72"/>
+      <c r="AA201" s="72"/>
+      <c r="AB201" s="72"/>
+      <c r="AC201" s="72"/>
     </row>
     <row r="202" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="D202" s="76"/>
-[...24 lines deleted...]
-      <c r="AC202" s="76"/>
+      <c r="D202" s="72"/>
+      <c r="E202" s="72"/>
+      <c r="F202" s="72"/>
+      <c r="G202" s="72"/>
+      <c r="H202" s="72"/>
+      <c r="I202" s="72"/>
+      <c r="J202" s="72"/>
+      <c r="K202" s="72"/>
+      <c r="L202" s="72"/>
+      <c r="M202" s="72"/>
+      <c r="N202" s="72"/>
+      <c r="O202" s="72"/>
+      <c r="P202" s="72"/>
+      <c r="Q202" s="72"/>
+      <c r="R202" s="72"/>
+      <c r="S202" s="72"/>
+      <c r="T202" s="72"/>
+      <c r="U202" s="72"/>
+      <c r="V202" s="72"/>
+      <c r="W202" s="72"/>
+      <c r="X202" s="72"/>
+      <c r="Y202" s="72"/>
+      <c r="Z202" s="72"/>
+      <c r="AA202" s="72"/>
+      <c r="AB202" s="72"/>
+      <c r="AC202" s="72"/>
     </row>
     <row r="203" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="D203" s="76"/>
-[...24 lines deleted...]
-      <c r="AC203" s="76"/>
+      <c r="D203" s="72"/>
+      <c r="E203" s="72"/>
+      <c r="F203" s="72"/>
+      <c r="G203" s="72"/>
+      <c r="H203" s="72"/>
+      <c r="I203" s="72"/>
+      <c r="J203" s="72"/>
+      <c r="K203" s="72"/>
+      <c r="L203" s="72"/>
+      <c r="M203" s="72"/>
+      <c r="N203" s="72"/>
+      <c r="O203" s="72"/>
+      <c r="P203" s="72"/>
+      <c r="Q203" s="72"/>
+      <c r="R203" s="72"/>
+      <c r="S203" s="72"/>
+      <c r="T203" s="72"/>
+      <c r="U203" s="72"/>
+      <c r="V203" s="72"/>
+      <c r="W203" s="72"/>
+      <c r="X203" s="72"/>
+      <c r="Y203" s="72"/>
+      <c r="Z203" s="72"/>
+      <c r="AA203" s="72"/>
+      <c r="AB203" s="72"/>
+      <c r="AC203" s="72"/>
     </row>
     <row r="204" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="D204" s="76"/>
-[...24 lines deleted...]
-      <c r="AC204" s="76"/>
+      <c r="D204" s="72"/>
+      <c r="E204" s="72"/>
+      <c r="F204" s="72"/>
+      <c r="G204" s="72"/>
+      <c r="H204" s="72"/>
+      <c r="I204" s="72"/>
+      <c r="J204" s="72"/>
+      <c r="K204" s="72"/>
+      <c r="L204" s="72"/>
+      <c r="M204" s="72"/>
+      <c r="N204" s="72"/>
+      <c r="O204" s="72"/>
+      <c r="P204" s="72"/>
+      <c r="Q204" s="72"/>
+      <c r="R204" s="72"/>
+      <c r="S204" s="72"/>
+      <c r="T204" s="72"/>
+      <c r="U204" s="72"/>
+      <c r="V204" s="72"/>
+      <c r="W204" s="72"/>
+      <c r="X204" s="72"/>
+      <c r="Y204" s="72"/>
+      <c r="Z204" s="72"/>
+      <c r="AA204" s="72"/>
+      <c r="AB204" s="72"/>
+      <c r="AC204" s="72"/>
     </row>
     <row r="205" spans="3:29" ht="9" customHeight="1" x14ac:dyDescent="0.45">
       <c r="D205" s="4"/>
       <c r="E205" s="4"/>
       <c r="F205" s="4"/>
       <c r="G205" s="4"/>
       <c r="H205" s="4"/>
       <c r="I205" s="4"/>
       <c r="J205" s="4"/>
       <c r="K205" s="4"/>
       <c r="L205" s="4"/>
       <c r="M205" s="4"/>
       <c r="N205" s="4"/>
       <c r="O205" s="4"/>
       <c r="P205" s="4"/>
       <c r="Q205" s="4"/>
       <c r="R205" s="4"/>
       <c r="S205" s="4"/>
       <c r="T205" s="4"/>
       <c r="U205" s="4"/>
       <c r="V205" s="4"/>
       <c r="W205" s="4"/>
       <c r="X205" s="4"/>
       <c r="Y205" s="4"/>
       <c r="Z205" s="4"/>
       <c r="AA205" s="4"/>
       <c r="AB205" s="4"/>
       <c r="AC205" s="4"/>
     </row>
     <row r="206" spans="3:29" x14ac:dyDescent="0.45">
       <c r="C206" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="D206" s="76" t="s">
+      <c r="D206" s="72" t="s">
         <v>129</v>
       </c>
-      <c r="E206" s="76"/>
-[...23 lines deleted...]
-      <c r="AC206" s="76"/>
+      <c r="E206" s="72"/>
+      <c r="F206" s="72"/>
+      <c r="G206" s="72"/>
+      <c r="H206" s="72"/>
+      <c r="I206" s="72"/>
+      <c r="J206" s="72"/>
+      <c r="K206" s="72"/>
+      <c r="L206" s="72"/>
+      <c r="M206" s="72"/>
+      <c r="N206" s="72"/>
+      <c r="O206" s="72"/>
+      <c r="P206" s="72"/>
+      <c r="Q206" s="72"/>
+      <c r="R206" s="72"/>
+      <c r="S206" s="72"/>
+      <c r="T206" s="72"/>
+      <c r="U206" s="72"/>
+      <c r="V206" s="72"/>
+      <c r="W206" s="72"/>
+      <c r="X206" s="72"/>
+      <c r="Y206" s="72"/>
+      <c r="Z206" s="72"/>
+      <c r="AA206" s="72"/>
+      <c r="AB206" s="72"/>
+      <c r="AC206" s="72"/>
     </row>
     <row r="207" spans="3:29" x14ac:dyDescent="0.45">
-      <c r="D207" s="76"/>
-[...24 lines deleted...]
-      <c r="AC207" s="76"/>
+      <c r="D207" s="72"/>
+      <c r="E207" s="72"/>
+      <c r="F207" s="72"/>
+      <c r="G207" s="72"/>
+      <c r="H207" s="72"/>
+      <c r="I207" s="72"/>
+      <c r="J207" s="72"/>
+      <c r="K207" s="72"/>
+      <c r="L207" s="72"/>
+      <c r="M207" s="72"/>
+      <c r="N207" s="72"/>
+      <c r="O207" s="72"/>
+      <c r="P207" s="72"/>
+      <c r="Q207" s="72"/>
+      <c r="R207" s="72"/>
+      <c r="S207" s="72"/>
+      <c r="T207" s="72"/>
+      <c r="U207" s="72"/>
+      <c r="V207" s="72"/>
+      <c r="W207" s="72"/>
+      <c r="X207" s="72"/>
+      <c r="Y207" s="72"/>
+      <c r="Z207" s="72"/>
+      <c r="AA207" s="72"/>
+      <c r="AB207" s="72"/>
+      <c r="AC207" s="72"/>
     </row>
     <row r="208" spans="3:29" ht="9" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="209" spans="2:29" x14ac:dyDescent="0.45">
       <c r="C209" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="D209" s="76" t="s">
+      <c r="D209" s="72" t="s">
         <v>109</v>
       </c>
-      <c r="E209" s="76"/>
-[...23 lines deleted...]
-      <c r="AC209" s="76"/>
+      <c r="E209" s="72"/>
+      <c r="F209" s="72"/>
+      <c r="G209" s="72"/>
+      <c r="H209" s="72"/>
+      <c r="I209" s="72"/>
+      <c r="J209" s="72"/>
+      <c r="K209" s="72"/>
+      <c r="L209" s="72"/>
+      <c r="M209" s="72"/>
+      <c r="N209" s="72"/>
+      <c r="O209" s="72"/>
+      <c r="P209" s="72"/>
+      <c r="Q209" s="72"/>
+      <c r="R209" s="72"/>
+      <c r="S209" s="72"/>
+      <c r="T209" s="72"/>
+      <c r="U209" s="72"/>
+      <c r="V209" s="72"/>
+      <c r="W209" s="72"/>
+      <c r="X209" s="72"/>
+      <c r="Y209" s="72"/>
+      <c r="Z209" s="72"/>
+      <c r="AA209" s="72"/>
+      <c r="AB209" s="72"/>
+      <c r="AC209" s="72"/>
     </row>
     <row r="210" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="D210" s="76"/>
-[...24 lines deleted...]
-      <c r="AC210" s="76"/>
+      <c r="D210" s="72"/>
+      <c r="E210" s="72"/>
+      <c r="F210" s="72"/>
+      <c r="G210" s="72"/>
+      <c r="H210" s="72"/>
+      <c r="I210" s="72"/>
+      <c r="J210" s="72"/>
+      <c r="K210" s="72"/>
+      <c r="L210" s="72"/>
+      <c r="M210" s="72"/>
+      <c r="N210" s="72"/>
+      <c r="O210" s="72"/>
+      <c r="P210" s="72"/>
+      <c r="Q210" s="72"/>
+      <c r="R210" s="72"/>
+      <c r="S210" s="72"/>
+      <c r="T210" s="72"/>
+      <c r="U210" s="72"/>
+      <c r="V210" s="72"/>
+      <c r="W210" s="72"/>
+      <c r="X210" s="72"/>
+      <c r="Y210" s="72"/>
+      <c r="Z210" s="72"/>
+      <c r="AA210" s="72"/>
+      <c r="AB210" s="72"/>
+      <c r="AC210" s="72"/>
     </row>
     <row r="211" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="D211" s="76"/>
-[...24 lines deleted...]
-      <c r="AC211" s="76"/>
+      <c r="D211" s="72"/>
+      <c r="E211" s="72"/>
+      <c r="F211" s="72"/>
+      <c r="G211" s="72"/>
+      <c r="H211" s="72"/>
+      <c r="I211" s="72"/>
+      <c r="J211" s="72"/>
+      <c r="K211" s="72"/>
+      <c r="L211" s="72"/>
+      <c r="M211" s="72"/>
+      <c r="N211" s="72"/>
+      <c r="O211" s="72"/>
+      <c r="P211" s="72"/>
+      <c r="Q211" s="72"/>
+      <c r="R211" s="72"/>
+      <c r="S211" s="72"/>
+      <c r="T211" s="72"/>
+      <c r="U211" s="72"/>
+      <c r="V211" s="72"/>
+      <c r="W211" s="72"/>
+      <c r="X211" s="72"/>
+      <c r="Y211" s="72"/>
+      <c r="Z211" s="72"/>
+      <c r="AA211" s="72"/>
+      <c r="AB211" s="72"/>
+      <c r="AC211" s="72"/>
     </row>
     <row r="212" spans="2:29" ht="9" customHeight="1" x14ac:dyDescent="0.45">
       <c r="D212" s="4"/>
       <c r="E212" s="4"/>
       <c r="F212" s="4"/>
       <c r="G212" s="4"/>
       <c r="H212" s="4"/>
       <c r="I212" s="4"/>
       <c r="J212" s="4"/>
       <c r="K212" s="4"/>
       <c r="L212" s="4"/>
       <c r="M212" s="4"/>
       <c r="N212" s="4"/>
       <c r="O212" s="4"/>
       <c r="P212" s="4"/>
       <c r="Q212" s="4"/>
       <c r="R212" s="4"/>
       <c r="S212" s="4"/>
       <c r="T212" s="4"/>
       <c r="U212" s="4"/>
       <c r="V212" s="4"/>
       <c r="W212" s="4"/>
       <c r="X212" s="4"/>
       <c r="Y212" s="4"/>
       <c r="Z212" s="4"/>
       <c r="AA212" s="4"/>
       <c r="AB212" s="4"/>
       <c r="AC212" s="4"/>
     </row>
     <row r="213" spans="2:29" ht="16.2" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C213" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="D213" s="76" t="s">
+      <c r="D213" s="72" t="s">
         <v>130</v>
       </c>
-      <c r="E213" s="76"/>
-[...23 lines deleted...]
-      <c r="AC213" s="76"/>
+      <c r="E213" s="72"/>
+      <c r="F213" s="72"/>
+      <c r="G213" s="72"/>
+      <c r="H213" s="72"/>
+      <c r="I213" s="72"/>
+      <c r="J213" s="72"/>
+      <c r="K213" s="72"/>
+      <c r="L213" s="72"/>
+      <c r="M213" s="72"/>
+      <c r="N213" s="72"/>
+      <c r="O213" s="72"/>
+      <c r="P213" s="72"/>
+      <c r="Q213" s="72"/>
+      <c r="R213" s="72"/>
+      <c r="S213" s="72"/>
+      <c r="T213" s="72"/>
+      <c r="U213" s="72"/>
+      <c r="V213" s="72"/>
+      <c r="W213" s="72"/>
+      <c r="X213" s="72"/>
+      <c r="Y213" s="72"/>
+      <c r="Z213" s="72"/>
+      <c r="AA213" s="72"/>
+      <c r="AB213" s="72"/>
+      <c r="AC213" s="72"/>
     </row>
     <row r="214" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="D214" s="76"/>
-[...24 lines deleted...]
-      <c r="AC214" s="76"/>
+      <c r="D214" s="72"/>
+      <c r="E214" s="72"/>
+      <c r="F214" s="72"/>
+      <c r="G214" s="72"/>
+      <c r="H214" s="72"/>
+      <c r="I214" s="72"/>
+      <c r="J214" s="72"/>
+      <c r="K214" s="72"/>
+      <c r="L214" s="72"/>
+      <c r="M214" s="72"/>
+      <c r="N214" s="72"/>
+      <c r="O214" s="72"/>
+      <c r="P214" s="72"/>
+      <c r="Q214" s="72"/>
+      <c r="R214" s="72"/>
+      <c r="S214" s="72"/>
+      <c r="T214" s="72"/>
+      <c r="U214" s="72"/>
+      <c r="V214" s="72"/>
+      <c r="W214" s="72"/>
+      <c r="X214" s="72"/>
+      <c r="Y214" s="72"/>
+      <c r="Z214" s="72"/>
+      <c r="AA214" s="72"/>
+      <c r="AB214" s="72"/>
+      <c r="AC214" s="72"/>
     </row>
     <row r="215" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="D215" s="76"/>
-[...24 lines deleted...]
-      <c r="AC215" s="76"/>
+      <c r="D215" s="72"/>
+      <c r="E215" s="72"/>
+      <c r="F215" s="72"/>
+      <c r="G215" s="72"/>
+      <c r="H215" s="72"/>
+      <c r="I215" s="72"/>
+      <c r="J215" s="72"/>
+      <c r="K215" s="72"/>
+      <c r="L215" s="72"/>
+      <c r="M215" s="72"/>
+      <c r="N215" s="72"/>
+      <c r="O215" s="72"/>
+      <c r="P215" s="72"/>
+      <c r="Q215" s="72"/>
+      <c r="R215" s="72"/>
+      <c r="S215" s="72"/>
+      <c r="T215" s="72"/>
+      <c r="U215" s="72"/>
+      <c r="V215" s="72"/>
+      <c r="W215" s="72"/>
+      <c r="X215" s="72"/>
+      <c r="Y215" s="72"/>
+      <c r="Z215" s="72"/>
+      <c r="AA215" s="72"/>
+      <c r="AB215" s="72"/>
+      <c r="AC215" s="72"/>
     </row>
     <row r="216" spans="2:29" ht="9" customHeight="1" x14ac:dyDescent="0.45">
       <c r="D216" s="4"/>
       <c r="E216" s="4"/>
       <c r="F216" s="4"/>
       <c r="G216" s="4"/>
       <c r="H216" s="4"/>
       <c r="I216" s="4"/>
       <c r="J216" s="4"/>
       <c r="K216" s="4"/>
       <c r="L216" s="4"/>
       <c r="M216" s="4"/>
       <c r="N216" s="4"/>
       <c r="O216" s="4"/>
       <c r="P216" s="4"/>
       <c r="Q216" s="4"/>
       <c r="R216" s="4"/>
       <c r="S216" s="4"/>
       <c r="T216" s="4"/>
       <c r="U216" s="4"/>
       <c r="V216" s="4"/>
       <c r="W216" s="4"/>
       <c r="X216" s="4"/>
       <c r="Y216" s="4"/>
       <c r="Z216" s="4"/>
       <c r="AA216" s="4"/>
       <c r="AB216" s="4"/>
       <c r="AC216" s="4"/>
     </row>
     <row r="217" spans="2:29" ht="16.2" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C217" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="D217" s="76" t="s">
+      <c r="D217" s="72" t="s">
         <v>136</v>
       </c>
-      <c r="E217" s="76"/>
-[...23 lines deleted...]
-      <c r="AC217" s="76"/>
+      <c r="E217" s="72"/>
+      <c r="F217" s="72"/>
+      <c r="G217" s="72"/>
+      <c r="H217" s="72"/>
+      <c r="I217" s="72"/>
+      <c r="J217" s="72"/>
+      <c r="K217" s="72"/>
+      <c r="L217" s="72"/>
+      <c r="M217" s="72"/>
+      <c r="N217" s="72"/>
+      <c r="O217" s="72"/>
+      <c r="P217" s="72"/>
+      <c r="Q217" s="72"/>
+      <c r="R217" s="72"/>
+      <c r="S217" s="72"/>
+      <c r="T217" s="72"/>
+      <c r="U217" s="72"/>
+      <c r="V217" s="72"/>
+      <c r="W217" s="72"/>
+      <c r="X217" s="72"/>
+      <c r="Y217" s="72"/>
+      <c r="Z217" s="72"/>
+      <c r="AA217" s="72"/>
+      <c r="AB217" s="72"/>
+      <c r="AC217" s="72"/>
     </row>
     <row r="218" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="D218" s="76"/>
-[...24 lines deleted...]
-      <c r="AC218" s="76"/>
+      <c r="D218" s="72"/>
+      <c r="E218" s="72"/>
+      <c r="F218" s="72"/>
+      <c r="G218" s="72"/>
+      <c r="H218" s="72"/>
+      <c r="I218" s="72"/>
+      <c r="J218" s="72"/>
+      <c r="K218" s="72"/>
+      <c r="L218" s="72"/>
+      <c r="M218" s="72"/>
+      <c r="N218" s="72"/>
+      <c r="O218" s="72"/>
+      <c r="P218" s="72"/>
+      <c r="Q218" s="72"/>
+      <c r="R218" s="72"/>
+      <c r="S218" s="72"/>
+      <c r="T218" s="72"/>
+      <c r="U218" s="72"/>
+      <c r="V218" s="72"/>
+      <c r="W218" s="72"/>
+      <c r="X218" s="72"/>
+      <c r="Y218" s="72"/>
+      <c r="Z218" s="72"/>
+      <c r="AA218" s="72"/>
+      <c r="AB218" s="72"/>
+      <c r="AC218" s="72"/>
     </row>
     <row r="219" spans="2:29" x14ac:dyDescent="0.45">
-      <c r="D219" s="76"/>
-[...24 lines deleted...]
-      <c r="AC219" s="76"/>
+      <c r="D219" s="72"/>
+      <c r="E219" s="72"/>
+      <c r="F219" s="72"/>
+      <c r="G219" s="72"/>
+      <c r="H219" s="72"/>
+      <c r="I219" s="72"/>
+      <c r="J219" s="72"/>
+      <c r="K219" s="72"/>
+      <c r="L219" s="72"/>
+      <c r="M219" s="72"/>
+      <c r="N219" s="72"/>
+      <c r="O219" s="72"/>
+      <c r="P219" s="72"/>
+      <c r="Q219" s="72"/>
+      <c r="R219" s="72"/>
+      <c r="S219" s="72"/>
+      <c r="T219" s="72"/>
+      <c r="U219" s="72"/>
+      <c r="V219" s="72"/>
+      <c r="W219" s="72"/>
+      <c r="X219" s="72"/>
+      <c r="Y219" s="72"/>
+      <c r="Z219" s="72"/>
+      <c r="AA219" s="72"/>
+      <c r="AB219" s="72"/>
+      <c r="AC219" s="72"/>
     </row>
     <row r="221" spans="2:29" ht="22.2" x14ac:dyDescent="0.45">
       <c r="B221" s="1" t="s">
         <v>110</v>
       </c>
       <c r="C221" s="2" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="222" spans="2:29" x14ac:dyDescent="0.45">
       <c r="C222" s="3" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="223" spans="2:29" x14ac:dyDescent="0.45">
       <c r="C223" s="3" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="224" spans="2:29" x14ac:dyDescent="0.45">
       <c r="C224" s="3" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="225" spans="3:29" x14ac:dyDescent="0.45">
       <c r="C225" s="3" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="226" spans="3:29" x14ac:dyDescent="0.45">
       <c r="C226" s="10" t="s">
         <v>115</v>
       </c>
-      <c r="D226" s="81" t="s">
+      <c r="D226" s="82" t="s">
         <v>116</v>
       </c>
-      <c r="E226" s="81"/>
-[...11 lines deleted...]
-      <c r="Q226" s="81" t="s">
+      <c r="E226" s="82"/>
+      <c r="F226" s="82"/>
+      <c r="G226" s="82"/>
+      <c r="H226" s="82"/>
+      <c r="I226" s="82"/>
+      <c r="J226" s="82"/>
+      <c r="K226" s="82"/>
+      <c r="L226" s="82"/>
+      <c r="M226" s="82"/>
+      <c r="N226" s="82"/>
+      <c r="O226" s="82"/>
+      <c r="P226" s="82"/>
+      <c r="Q226" s="82" t="s">
         <v>117</v>
       </c>
-      <c r="R226" s="81"/>
-[...10 lines deleted...]
-      <c r="AC226" s="81"/>
+      <c r="R226" s="82"/>
+      <c r="S226" s="82"/>
+      <c r="T226" s="82"/>
+      <c r="U226" s="82"/>
+      <c r="V226" s="82"/>
+      <c r="W226" s="82"/>
+      <c r="X226" s="82"/>
+      <c r="Y226" s="82"/>
+      <c r="Z226" s="82"/>
+      <c r="AA226" s="82"/>
+      <c r="AB226" s="82"/>
+      <c r="AC226" s="82"/>
     </row>
     <row r="227" spans="3:29" x14ac:dyDescent="0.45">
       <c r="C227" s="9">
         <v>1</v>
       </c>
-      <c r="D227" s="78"/>
-[...24 lines deleted...]
-      <c r="AC227" s="78"/>
+      <c r="D227" s="115"/>
+      <c r="E227" s="115"/>
+      <c r="F227" s="115"/>
+      <c r="G227" s="115"/>
+      <c r="H227" s="115"/>
+      <c r="I227" s="115"/>
+      <c r="J227" s="115"/>
+      <c r="K227" s="115"/>
+      <c r="L227" s="115"/>
+      <c r="M227" s="115"/>
+      <c r="N227" s="115"/>
+      <c r="O227" s="115"/>
+      <c r="P227" s="115"/>
+      <c r="Q227" s="115"/>
+      <c r="R227" s="115"/>
+      <c r="S227" s="115"/>
+      <c r="T227" s="115"/>
+      <c r="U227" s="115"/>
+      <c r="V227" s="115"/>
+      <c r="W227" s="115"/>
+      <c r="X227" s="115"/>
+      <c r="Y227" s="115"/>
+      <c r="Z227" s="115"/>
+      <c r="AA227" s="115"/>
+      <c r="AB227" s="115"/>
+      <c r="AC227" s="115"/>
     </row>
     <row r="228" spans="3:29" x14ac:dyDescent="0.45">
       <c r="C228" s="9">
         <v>2</v>
       </c>
-      <c r="D228" s="78"/>
-[...24 lines deleted...]
-      <c r="AC228" s="78"/>
+      <c r="D228" s="115"/>
+      <c r="E228" s="115"/>
+      <c r="F228" s="115"/>
+      <c r="G228" s="115"/>
+      <c r="H228" s="115"/>
+      <c r="I228" s="115"/>
+      <c r="J228" s="115"/>
+      <c r="K228" s="115"/>
+      <c r="L228" s="115"/>
+      <c r="M228" s="115"/>
+      <c r="N228" s="115"/>
+      <c r="O228" s="115"/>
+      <c r="P228" s="115"/>
+      <c r="Q228" s="115"/>
+      <c r="R228" s="115"/>
+      <c r="S228" s="115"/>
+      <c r="T228" s="115"/>
+      <c r="U228" s="115"/>
+      <c r="V228" s="115"/>
+      <c r="W228" s="115"/>
+      <c r="X228" s="115"/>
+      <c r="Y228" s="115"/>
+      <c r="Z228" s="115"/>
+      <c r="AA228" s="115"/>
+      <c r="AB228" s="115"/>
+      <c r="AC228" s="115"/>
     </row>
     <row r="229" spans="3:29" x14ac:dyDescent="0.45">
       <c r="C229" s="9">
         <v>3</v>
       </c>
-      <c r="D229" s="78"/>
-[...24 lines deleted...]
-      <c r="AC229" s="78"/>
+      <c r="D229" s="115"/>
+      <c r="E229" s="115"/>
+      <c r="F229" s="115"/>
+      <c r="G229" s="115"/>
+      <c r="H229" s="115"/>
+      <c r="I229" s="115"/>
+      <c r="J229" s="115"/>
+      <c r="K229" s="115"/>
+      <c r="L229" s="115"/>
+      <c r="M229" s="115"/>
+      <c r="N229" s="115"/>
+      <c r="O229" s="115"/>
+      <c r="P229" s="115"/>
+      <c r="Q229" s="115"/>
+      <c r="R229" s="115"/>
+      <c r="S229" s="115"/>
+      <c r="T229" s="115"/>
+      <c r="U229" s="115"/>
+      <c r="V229" s="115"/>
+      <c r="W229" s="115"/>
+      <c r="X229" s="115"/>
+      <c r="Y229" s="115"/>
+      <c r="Z229" s="115"/>
+      <c r="AA229" s="115"/>
+      <c r="AB229" s="115"/>
+      <c r="AC229" s="115"/>
     </row>
     <row r="230" spans="3:29" x14ac:dyDescent="0.45">
       <c r="C230" s="9">
         <v>4</v>
       </c>
-      <c r="D230" s="78"/>
-[...24 lines deleted...]
-      <c r="AC230" s="78"/>
+      <c r="D230" s="115"/>
+      <c r="E230" s="115"/>
+      <c r="F230" s="115"/>
+      <c r="G230" s="115"/>
+      <c r="H230" s="115"/>
+      <c r="I230" s="115"/>
+      <c r="J230" s="115"/>
+      <c r="K230" s="115"/>
+      <c r="L230" s="115"/>
+      <c r="M230" s="115"/>
+      <c r="N230" s="115"/>
+      <c r="O230" s="115"/>
+      <c r="P230" s="115"/>
+      <c r="Q230" s="115"/>
+      <c r="R230" s="115"/>
+      <c r="S230" s="115"/>
+      <c r="T230" s="115"/>
+      <c r="U230" s="115"/>
+      <c r="V230" s="115"/>
+      <c r="W230" s="115"/>
+      <c r="X230" s="115"/>
+      <c r="Y230" s="115"/>
+      <c r="Z230" s="115"/>
+      <c r="AA230" s="115"/>
+      <c r="AB230" s="115"/>
+      <c r="AC230" s="115"/>
     </row>
     <row r="231" spans="3:29" x14ac:dyDescent="0.45">
       <c r="C231" s="9">
         <v>5</v>
       </c>
-      <c r="D231" s="78"/>
-[...24 lines deleted...]
-      <c r="AC231" s="78"/>
+      <c r="D231" s="115"/>
+      <c r="E231" s="115"/>
+      <c r="F231" s="115"/>
+      <c r="G231" s="115"/>
+      <c r="H231" s="115"/>
+      <c r="I231" s="115"/>
+      <c r="J231" s="115"/>
+      <c r="K231" s="115"/>
+      <c r="L231" s="115"/>
+      <c r="M231" s="115"/>
+      <c r="N231" s="115"/>
+      <c r="O231" s="115"/>
+      <c r="P231" s="115"/>
+      <c r="Q231" s="115"/>
+      <c r="R231" s="115"/>
+      <c r="S231" s="115"/>
+      <c r="T231" s="115"/>
+      <c r="U231" s="115"/>
+      <c r="V231" s="115"/>
+      <c r="W231" s="115"/>
+      <c r="X231" s="115"/>
+      <c r="Y231" s="115"/>
+      <c r="Z231" s="115"/>
+      <c r="AA231" s="115"/>
+      <c r="AB231" s="115"/>
+      <c r="AC231" s="115"/>
     </row>
     <row r="232" spans="3:29" x14ac:dyDescent="0.45">
       <c r="C232" s="9">
         <v>6</v>
       </c>
-      <c r="D232" s="78"/>
-[...24 lines deleted...]
-      <c r="AC232" s="78"/>
+      <c r="D232" s="115"/>
+      <c r="E232" s="115"/>
+      <c r="F232" s="115"/>
+      <c r="G232" s="115"/>
+      <c r="H232" s="115"/>
+      <c r="I232" s="115"/>
+      <c r="J232" s="115"/>
+      <c r="K232" s="115"/>
+      <c r="L232" s="115"/>
+      <c r="M232" s="115"/>
+      <c r="N232" s="115"/>
+      <c r="O232" s="115"/>
+      <c r="P232" s="115"/>
+      <c r="Q232" s="115"/>
+      <c r="R232" s="115"/>
+      <c r="S232" s="115"/>
+      <c r="T232" s="115"/>
+      <c r="U232" s="115"/>
+      <c r="V232" s="115"/>
+      <c r="W232" s="115"/>
+      <c r="X232" s="115"/>
+      <c r="Y232" s="115"/>
+      <c r="Z232" s="115"/>
+      <c r="AA232" s="115"/>
+      <c r="AB232" s="115"/>
+      <c r="AC232" s="115"/>
     </row>
     <row r="233" spans="3:29" x14ac:dyDescent="0.45">
       <c r="C233" s="9">
         <v>7</v>
       </c>
-      <c r="D233" s="78"/>
-[...24 lines deleted...]
-      <c r="AC233" s="78"/>
+      <c r="D233" s="115"/>
+      <c r="E233" s="115"/>
+      <c r="F233" s="115"/>
+      <c r="G233" s="115"/>
+      <c r="H233" s="115"/>
+      <c r="I233" s="115"/>
+      <c r="J233" s="115"/>
+      <c r="K233" s="115"/>
+      <c r="L233" s="115"/>
+      <c r="M233" s="115"/>
+      <c r="N233" s="115"/>
+      <c r="O233" s="115"/>
+      <c r="P233" s="115"/>
+      <c r="Q233" s="115"/>
+      <c r="R233" s="115"/>
+      <c r="S233" s="115"/>
+      <c r="T233" s="115"/>
+      <c r="U233" s="115"/>
+      <c r="V233" s="115"/>
+      <c r="W233" s="115"/>
+      <c r="X233" s="115"/>
+      <c r="Y233" s="115"/>
+      <c r="Z233" s="115"/>
+      <c r="AA233" s="115"/>
+      <c r="AB233" s="115"/>
+      <c r="AC233" s="115"/>
     </row>
     <row r="234" spans="3:29" x14ac:dyDescent="0.45">
       <c r="C234" s="9">
         <v>8</v>
       </c>
-      <c r="D234" s="78"/>
-[...24 lines deleted...]
-      <c r="AC234" s="78"/>
+      <c r="D234" s="115"/>
+      <c r="E234" s="115"/>
+      <c r="F234" s="115"/>
+      <c r="G234" s="115"/>
+      <c r="H234" s="115"/>
+      <c r="I234" s="115"/>
+      <c r="J234" s="115"/>
+      <c r="K234" s="115"/>
+      <c r="L234" s="115"/>
+      <c r="M234" s="115"/>
+      <c r="N234" s="115"/>
+      <c r="O234" s="115"/>
+      <c r="P234" s="115"/>
+      <c r="Q234" s="115"/>
+      <c r="R234" s="115"/>
+      <c r="S234" s="115"/>
+      <c r="T234" s="115"/>
+      <c r="U234" s="115"/>
+      <c r="V234" s="115"/>
+      <c r="W234" s="115"/>
+      <c r="X234" s="115"/>
+      <c r="Y234" s="115"/>
+      <c r="Z234" s="115"/>
+      <c r="AA234" s="115"/>
+      <c r="AB234" s="115"/>
+      <c r="AC234" s="115"/>
     </row>
     <row r="235" spans="3:29" x14ac:dyDescent="0.45">
       <c r="C235" s="9">
         <v>9</v>
       </c>
-      <c r="D235" s="78"/>
-[...24 lines deleted...]
-      <c r="AC235" s="78"/>
+      <c r="D235" s="115"/>
+      <c r="E235" s="115"/>
+      <c r="F235" s="115"/>
+      <c r="G235" s="115"/>
+      <c r="H235" s="115"/>
+      <c r="I235" s="115"/>
+      <c r="J235" s="115"/>
+      <c r="K235" s="115"/>
+      <c r="L235" s="115"/>
+      <c r="M235" s="115"/>
+      <c r="N235" s="115"/>
+      <c r="O235" s="115"/>
+      <c r="P235" s="115"/>
+      <c r="Q235" s="115"/>
+      <c r="R235" s="115"/>
+      <c r="S235" s="115"/>
+      <c r="T235" s="115"/>
+      <c r="U235" s="115"/>
+      <c r="V235" s="115"/>
+      <c r="W235" s="115"/>
+      <c r="X235" s="115"/>
+      <c r="Y235" s="115"/>
+      <c r="Z235" s="115"/>
+      <c r="AA235" s="115"/>
+      <c r="AB235" s="115"/>
+      <c r="AC235" s="115"/>
     </row>
     <row r="236" spans="3:29" x14ac:dyDescent="0.45">
       <c r="C236" s="9">
         <v>10</v>
       </c>
-      <c r="D236" s="78"/>
-[...24 lines deleted...]
-      <c r="AC236" s="78"/>
+      <c r="D236" s="115"/>
+      <c r="E236" s="115"/>
+      <c r="F236" s="115"/>
+      <c r="G236" s="115"/>
+      <c r="H236" s="115"/>
+      <c r="I236" s="115"/>
+      <c r="J236" s="115"/>
+      <c r="K236" s="115"/>
+      <c r="L236" s="115"/>
+      <c r="M236" s="115"/>
+      <c r="N236" s="115"/>
+      <c r="O236" s="115"/>
+      <c r="P236" s="115"/>
+      <c r="Q236" s="115"/>
+      <c r="R236" s="115"/>
+      <c r="S236" s="115"/>
+      <c r="T236" s="115"/>
+      <c r="U236" s="115"/>
+      <c r="V236" s="115"/>
+      <c r="W236" s="115"/>
+      <c r="X236" s="115"/>
+      <c r="Y236" s="115"/>
+      <c r="Z236" s="115"/>
+      <c r="AA236" s="115"/>
+      <c r="AB236" s="115"/>
+      <c r="AC236" s="115"/>
     </row>
     <row r="237" spans="3:29" x14ac:dyDescent="0.45">
       <c r="C237" s="9">
         <v>11</v>
       </c>
-      <c r="D237" s="78"/>
-[...24 lines deleted...]
-      <c r="AC237" s="78"/>
+      <c r="D237" s="115"/>
+      <c r="E237" s="115"/>
+      <c r="F237" s="115"/>
+      <c r="G237" s="115"/>
+      <c r="H237" s="115"/>
+      <c r="I237" s="115"/>
+      <c r="J237" s="115"/>
+      <c r="K237" s="115"/>
+      <c r="L237" s="115"/>
+      <c r="M237" s="115"/>
+      <c r="N237" s="115"/>
+      <c r="O237" s="115"/>
+      <c r="P237" s="115"/>
+      <c r="Q237" s="115"/>
+      <c r="R237" s="115"/>
+      <c r="S237" s="115"/>
+      <c r="T237" s="115"/>
+      <c r="U237" s="115"/>
+      <c r="V237" s="115"/>
+      <c r="W237" s="115"/>
+      <c r="X237" s="115"/>
+      <c r="Y237" s="115"/>
+      <c r="Z237" s="115"/>
+      <c r="AA237" s="115"/>
+      <c r="AB237" s="115"/>
+      <c r="AC237" s="115"/>
     </row>
     <row r="238" spans="3:29" x14ac:dyDescent="0.45">
       <c r="C238" s="9">
         <v>12</v>
       </c>
-      <c r="D238" s="78"/>
-[...24 lines deleted...]
-      <c r="AC238" s="78"/>
+      <c r="D238" s="115"/>
+      <c r="E238" s="115"/>
+      <c r="F238" s="115"/>
+      <c r="G238" s="115"/>
+      <c r="H238" s="115"/>
+      <c r="I238" s="115"/>
+      <c r="J238" s="115"/>
+      <c r="K238" s="115"/>
+      <c r="L238" s="115"/>
+      <c r="M238" s="115"/>
+      <c r="N238" s="115"/>
+      <c r="O238" s="115"/>
+      <c r="P238" s="115"/>
+      <c r="Q238" s="115"/>
+      <c r="R238" s="115"/>
+      <c r="S238" s="115"/>
+      <c r="T238" s="115"/>
+      <c r="U238" s="115"/>
+      <c r="V238" s="115"/>
+      <c r="W238" s="115"/>
+      <c r="X238" s="115"/>
+      <c r="Y238" s="115"/>
+      <c r="Z238" s="115"/>
+      <c r="AA238" s="115"/>
+      <c r="AB238" s="115"/>
+      <c r="AC238" s="115"/>
     </row>
     <row r="239" spans="3:29" x14ac:dyDescent="0.45">
       <c r="C239" s="9">
         <v>13</v>
       </c>
-      <c r="D239" s="78"/>
-[...24 lines deleted...]
-      <c r="AC239" s="78"/>
+      <c r="D239" s="115"/>
+      <c r="E239" s="115"/>
+      <c r="F239" s="115"/>
+      <c r="G239" s="115"/>
+      <c r="H239" s="115"/>
+      <c r="I239" s="115"/>
+      <c r="J239" s="115"/>
+      <c r="K239" s="115"/>
+      <c r="L239" s="115"/>
+      <c r="M239" s="115"/>
+      <c r="N239" s="115"/>
+      <c r="O239" s="115"/>
+      <c r="P239" s="115"/>
+      <c r="Q239" s="115"/>
+      <c r="R239" s="115"/>
+      <c r="S239" s="115"/>
+      <c r="T239" s="115"/>
+      <c r="U239" s="115"/>
+      <c r="V239" s="115"/>
+      <c r="W239" s="115"/>
+      <c r="X239" s="115"/>
+      <c r="Y239" s="115"/>
+      <c r="Z239" s="115"/>
+      <c r="AA239" s="115"/>
+      <c r="AB239" s="115"/>
+      <c r="AC239" s="115"/>
     </row>
     <row r="240" spans="3:29" x14ac:dyDescent="0.45">
       <c r="C240" s="9">
         <v>14</v>
       </c>
-      <c r="D240" s="78"/>
-[...24 lines deleted...]
-      <c r="AC240" s="78"/>
+      <c r="D240" s="115"/>
+      <c r="E240" s="115"/>
+      <c r="F240" s="115"/>
+      <c r="G240" s="115"/>
+      <c r="H240" s="115"/>
+      <c r="I240" s="115"/>
+      <c r="J240" s="115"/>
+      <c r="K240" s="115"/>
+      <c r="L240" s="115"/>
+      <c r="M240" s="115"/>
+      <c r="N240" s="115"/>
+      <c r="O240" s="115"/>
+      <c r="P240" s="115"/>
+      <c r="Q240" s="115"/>
+      <c r="R240" s="115"/>
+      <c r="S240" s="115"/>
+      <c r="T240" s="115"/>
+      <c r="U240" s="115"/>
+      <c r="V240" s="115"/>
+      <c r="W240" s="115"/>
+      <c r="X240" s="115"/>
+      <c r="Y240" s="115"/>
+      <c r="Z240" s="115"/>
+      <c r="AA240" s="115"/>
+      <c r="AB240" s="115"/>
+      <c r="AC240" s="115"/>
     </row>
     <row r="241" spans="3:29" x14ac:dyDescent="0.45">
       <c r="C241" s="9">
         <v>15</v>
       </c>
-      <c r="D241" s="78"/>
-[...24 lines deleted...]
-      <c r="AC241" s="78"/>
+      <c r="D241" s="115"/>
+      <c r="E241" s="115"/>
+      <c r="F241" s="115"/>
+      <c r="G241" s="115"/>
+      <c r="H241" s="115"/>
+      <c r="I241" s="115"/>
+      <c r="J241" s="115"/>
+      <c r="K241" s="115"/>
+      <c r="L241" s="115"/>
+      <c r="M241" s="115"/>
+      <c r="N241" s="115"/>
+      <c r="O241" s="115"/>
+      <c r="P241" s="115"/>
+      <c r="Q241" s="115"/>
+      <c r="R241" s="115"/>
+      <c r="S241" s="115"/>
+      <c r="T241" s="115"/>
+      <c r="U241" s="115"/>
+      <c r="V241" s="115"/>
+      <c r="W241" s="115"/>
+      <c r="X241" s="115"/>
+      <c r="Y241" s="115"/>
+      <c r="Z241" s="115"/>
+      <c r="AA241" s="115"/>
+      <c r="AB241" s="115"/>
+      <c r="AC241" s="115"/>
     </row>
     <row r="242" spans="3:29" x14ac:dyDescent="0.45">
       <c r="C242" s="9">
         <v>16</v>
       </c>
-      <c r="D242" s="78"/>
-[...24 lines deleted...]
-      <c r="AC242" s="78"/>
+      <c r="D242" s="115"/>
+      <c r="E242" s="115"/>
+      <c r="F242" s="115"/>
+      <c r="G242" s="115"/>
+      <c r="H242" s="115"/>
+      <c r="I242" s="115"/>
+      <c r="J242" s="115"/>
+      <c r="K242" s="115"/>
+      <c r="L242" s="115"/>
+      <c r="M242" s="115"/>
+      <c r="N242" s="115"/>
+      <c r="O242" s="115"/>
+      <c r="P242" s="115"/>
+      <c r="Q242" s="115"/>
+      <c r="R242" s="115"/>
+      <c r="S242" s="115"/>
+      <c r="T242" s="115"/>
+      <c r="U242" s="115"/>
+      <c r="V242" s="115"/>
+      <c r="W242" s="115"/>
+      <c r="X242" s="115"/>
+      <c r="Y242" s="115"/>
+      <c r="Z242" s="115"/>
+      <c r="AA242" s="115"/>
+      <c r="AB242" s="115"/>
+      <c r="AC242" s="115"/>
     </row>
     <row r="243" spans="3:29" x14ac:dyDescent="0.45">
       <c r="C243" s="9">
         <v>17</v>
       </c>
-      <c r="D243" s="78"/>
-[...24 lines deleted...]
-      <c r="AC243" s="78"/>
+      <c r="D243" s="115"/>
+      <c r="E243" s="115"/>
+      <c r="F243" s="115"/>
+      <c r="G243" s="115"/>
+      <c r="H243" s="115"/>
+      <c r="I243" s="115"/>
+      <c r="J243" s="115"/>
+      <c r="K243" s="115"/>
+      <c r="L243" s="115"/>
+      <c r="M243" s="115"/>
+      <c r="N243" s="115"/>
+      <c r="O243" s="115"/>
+      <c r="P243" s="115"/>
+      <c r="Q243" s="115"/>
+      <c r="R243" s="115"/>
+      <c r="S243" s="115"/>
+      <c r="T243" s="115"/>
+      <c r="U243" s="115"/>
+      <c r="V243" s="115"/>
+      <c r="W243" s="115"/>
+      <c r="X243" s="115"/>
+      <c r="Y243" s="115"/>
+      <c r="Z243" s="115"/>
+      <c r="AA243" s="115"/>
+      <c r="AB243" s="115"/>
+      <c r="AC243" s="115"/>
     </row>
     <row r="244" spans="3:29" x14ac:dyDescent="0.45">
       <c r="C244" s="9">
         <v>18</v>
       </c>
-      <c r="D244" s="78"/>
-[...24 lines deleted...]
-      <c r="AC244" s="78"/>
+      <c r="D244" s="115"/>
+      <c r="E244" s="115"/>
+      <c r="F244" s="115"/>
+      <c r="G244" s="115"/>
+      <c r="H244" s="115"/>
+      <c r="I244" s="115"/>
+      <c r="J244" s="115"/>
+      <c r="K244" s="115"/>
+      <c r="L244" s="115"/>
+      <c r="M244" s="115"/>
+      <c r="N244" s="115"/>
+      <c r="O244" s="115"/>
+      <c r="P244" s="115"/>
+      <c r="Q244" s="115"/>
+      <c r="R244" s="115"/>
+      <c r="S244" s="115"/>
+      <c r="T244" s="115"/>
+      <c r="U244" s="115"/>
+      <c r="V244" s="115"/>
+      <c r="W244" s="115"/>
+      <c r="X244" s="115"/>
+      <c r="Y244" s="115"/>
+      <c r="Z244" s="115"/>
+      <c r="AA244" s="115"/>
+      <c r="AB244" s="115"/>
+      <c r="AC244" s="115"/>
     </row>
     <row r="245" spans="3:29" x14ac:dyDescent="0.45">
       <c r="C245" s="9">
         <v>19</v>
       </c>
-      <c r="D245" s="78"/>
-[...24 lines deleted...]
-      <c r="AC245" s="78"/>
+      <c r="D245" s="115"/>
+      <c r="E245" s="115"/>
+      <c r="F245" s="115"/>
+      <c r="G245" s="115"/>
+      <c r="H245" s="115"/>
+      <c r="I245" s="115"/>
+      <c r="J245" s="115"/>
+      <c r="K245" s="115"/>
+      <c r="L245" s="115"/>
+      <c r="M245" s="115"/>
+      <c r="N245" s="115"/>
+      <c r="O245" s="115"/>
+      <c r="P245" s="115"/>
+      <c r="Q245" s="115"/>
+      <c r="R245" s="115"/>
+      <c r="S245" s="115"/>
+      <c r="T245" s="115"/>
+      <c r="U245" s="115"/>
+      <c r="V245" s="115"/>
+      <c r="W245" s="115"/>
+      <c r="X245" s="115"/>
+      <c r="Y245" s="115"/>
+      <c r="Z245" s="115"/>
+      <c r="AA245" s="115"/>
+      <c r="AB245" s="115"/>
+      <c r="AC245" s="115"/>
     </row>
     <row r="246" spans="3:29" x14ac:dyDescent="0.45">
       <c r="C246" s="9">
         <v>20</v>
       </c>
-      <c r="D246" s="78"/>
-[...24 lines deleted...]
-      <c r="AC246" s="78"/>
+      <c r="D246" s="115"/>
+      <c r="E246" s="115"/>
+      <c r="F246" s="115"/>
+      <c r="G246" s="115"/>
+      <c r="H246" s="115"/>
+      <c r="I246" s="115"/>
+      <c r="J246" s="115"/>
+      <c r="K246" s="115"/>
+      <c r="L246" s="115"/>
+      <c r="M246" s="115"/>
+      <c r="N246" s="115"/>
+      <c r="O246" s="115"/>
+      <c r="P246" s="115"/>
+      <c r="Q246" s="115"/>
+      <c r="R246" s="115"/>
+      <c r="S246" s="115"/>
+      <c r="T246" s="115"/>
+      <c r="U246" s="115"/>
+      <c r="V246" s="115"/>
+      <c r="W246" s="115"/>
+      <c r="X246" s="115"/>
+      <c r="Y246" s="115"/>
+      <c r="Z246" s="115"/>
+      <c r="AA246" s="115"/>
+      <c r="AB246" s="115"/>
+      <c r="AC246" s="115"/>
     </row>
   </sheetData>
   <mergeCells count="187">
-    <mergeCell ref="A1:V1"/>
-[...69 lines deleted...]
-    <mergeCell ref="D53:AC53"/>
+    <mergeCell ref="D244:P244"/>
+    <mergeCell ref="Q244:AC244"/>
+    <mergeCell ref="D245:P245"/>
+    <mergeCell ref="Q245:AC245"/>
+    <mergeCell ref="D246:P246"/>
+    <mergeCell ref="Q246:AC246"/>
+    <mergeCell ref="D241:P241"/>
+    <mergeCell ref="Q241:AC241"/>
+    <mergeCell ref="D242:P242"/>
+    <mergeCell ref="Q242:AC242"/>
+    <mergeCell ref="D243:P243"/>
+    <mergeCell ref="Q243:AC243"/>
+    <mergeCell ref="D238:P238"/>
+    <mergeCell ref="Q238:AC238"/>
+    <mergeCell ref="D239:P239"/>
+    <mergeCell ref="Q239:AC239"/>
+    <mergeCell ref="D240:P240"/>
+    <mergeCell ref="Q240:AC240"/>
+    <mergeCell ref="D235:P235"/>
+    <mergeCell ref="Q235:AC235"/>
+    <mergeCell ref="D236:P236"/>
+    <mergeCell ref="Q236:AC236"/>
+    <mergeCell ref="D237:P237"/>
+    <mergeCell ref="Q237:AC237"/>
+    <mergeCell ref="D232:P232"/>
+    <mergeCell ref="Q232:AC232"/>
+    <mergeCell ref="D233:P233"/>
+    <mergeCell ref="Q233:AC233"/>
+    <mergeCell ref="D234:P234"/>
+    <mergeCell ref="Q234:AC234"/>
+    <mergeCell ref="D229:P229"/>
+    <mergeCell ref="Q229:AC229"/>
+    <mergeCell ref="D230:P230"/>
+    <mergeCell ref="Q230:AC230"/>
+    <mergeCell ref="D231:P231"/>
+    <mergeCell ref="Q231:AC231"/>
+    <mergeCell ref="D226:P226"/>
+    <mergeCell ref="Q226:AC226"/>
+    <mergeCell ref="D227:P227"/>
+    <mergeCell ref="Q227:AC227"/>
+    <mergeCell ref="D228:P228"/>
+    <mergeCell ref="Q228:AC228"/>
+    <mergeCell ref="D197:AC199"/>
+    <mergeCell ref="D201:AC204"/>
+    <mergeCell ref="D206:AC207"/>
+    <mergeCell ref="D209:AC211"/>
+    <mergeCell ref="D213:AC215"/>
+    <mergeCell ref="D217:AC219"/>
+    <mergeCell ref="D173:AC176"/>
+    <mergeCell ref="D178:AC180"/>
+    <mergeCell ref="D182:AC183"/>
+    <mergeCell ref="D185:AC187"/>
+    <mergeCell ref="D189:AC192"/>
+    <mergeCell ref="D194:AC195"/>
+    <mergeCell ref="C137:AC139"/>
+    <mergeCell ref="C144:G144"/>
+    <mergeCell ref="H144:J144"/>
+    <mergeCell ref="N144:P144"/>
+    <mergeCell ref="C147:AC148"/>
+    <mergeCell ref="C149:AC156"/>
+    <mergeCell ref="C115:AC115"/>
+    <mergeCell ref="C116:AC119"/>
+    <mergeCell ref="C126:AC127"/>
+    <mergeCell ref="C130:AC133"/>
+    <mergeCell ref="C135:L135"/>
+    <mergeCell ref="M135:O135"/>
+    <mergeCell ref="C105:AC109"/>
+    <mergeCell ref="C112:AC112"/>
+    <mergeCell ref="C113:H113"/>
+    <mergeCell ref="I113:K113"/>
+    <mergeCell ref="C114:H114"/>
+    <mergeCell ref="I114:AC114"/>
+    <mergeCell ref="C100:Z102"/>
+    <mergeCell ref="C103:H103"/>
+    <mergeCell ref="I103:K103"/>
+    <mergeCell ref="L103:N103"/>
+    <mergeCell ref="O103:AC103"/>
+    <mergeCell ref="C104:AC104"/>
+    <mergeCell ref="D92:G92"/>
+    <mergeCell ref="H92:M92"/>
+    <mergeCell ref="N92:O92"/>
+    <mergeCell ref="P92:Q92"/>
+    <mergeCell ref="D93:AC93"/>
+    <mergeCell ref="D94:AC97"/>
+    <mergeCell ref="D87:H87"/>
+    <mergeCell ref="I87:K87"/>
+    <mergeCell ref="L87:T87"/>
+    <mergeCell ref="U87:AC87"/>
+    <mergeCell ref="D89:AC90"/>
+    <mergeCell ref="D91:J91"/>
+    <mergeCell ref="K91:M91"/>
+    <mergeCell ref="D85:H85"/>
+    <mergeCell ref="I85:K85"/>
+    <mergeCell ref="L85:T85"/>
+    <mergeCell ref="U85:AC85"/>
+    <mergeCell ref="D86:H86"/>
+    <mergeCell ref="I86:K86"/>
+    <mergeCell ref="L86:T86"/>
+    <mergeCell ref="U86:AC86"/>
     <mergeCell ref="D83:H83"/>
     <mergeCell ref="I83:K83"/>
     <mergeCell ref="L83:T83"/>
     <mergeCell ref="U83:AC83"/>
     <mergeCell ref="D84:H84"/>
     <mergeCell ref="I84:K84"/>
     <mergeCell ref="L84:T84"/>
     <mergeCell ref="U84:AC84"/>
     <mergeCell ref="D68:AC70"/>
     <mergeCell ref="D73:AC74"/>
     <mergeCell ref="D75:K75"/>
     <mergeCell ref="L75:N75"/>
     <mergeCell ref="D77:AC79"/>
     <mergeCell ref="D82:H82"/>
     <mergeCell ref="I82:K82"/>
     <mergeCell ref="L82:T82"/>
     <mergeCell ref="U82:AC82"/>
-    <mergeCell ref="D87:H87"/>
-[...97 lines deleted...]
-    <mergeCell ref="Q243:AC243"/>
+    <mergeCell ref="D54:AC54"/>
+    <mergeCell ref="D55:AC55"/>
+    <mergeCell ref="D56:AC56"/>
+    <mergeCell ref="D59:AC62"/>
+    <mergeCell ref="D63:AC65"/>
+    <mergeCell ref="D66:AC67"/>
+    <mergeCell ref="D50:J50"/>
+    <mergeCell ref="K50:AC50"/>
+    <mergeCell ref="D51:J51"/>
+    <mergeCell ref="K51:AC51"/>
+    <mergeCell ref="D52:AC52"/>
+    <mergeCell ref="D53:AC53"/>
+    <mergeCell ref="D47:K47"/>
+    <mergeCell ref="L47:AC47"/>
+    <mergeCell ref="D48:J48"/>
+    <mergeCell ref="K48:AC48"/>
+    <mergeCell ref="D49:J49"/>
+    <mergeCell ref="K49:AC49"/>
+    <mergeCell ref="D44:K44"/>
+    <mergeCell ref="L44:AC44"/>
+    <mergeCell ref="D45:K45"/>
+    <mergeCell ref="L45:AC45"/>
+    <mergeCell ref="D46:N46"/>
+    <mergeCell ref="O46:AC46"/>
+    <mergeCell ref="C32:AC34"/>
+    <mergeCell ref="C35:H35"/>
+    <mergeCell ref="I35:Q35"/>
+    <mergeCell ref="C38:AC40"/>
+    <mergeCell ref="D43:K43"/>
+    <mergeCell ref="L43:AC43"/>
+    <mergeCell ref="C25:E25"/>
+    <mergeCell ref="F25:Q25"/>
+    <mergeCell ref="R25:AC25"/>
+    <mergeCell ref="C29:E29"/>
+    <mergeCell ref="F29:Q29"/>
+    <mergeCell ref="R29:T29"/>
+    <mergeCell ref="U29:AA29"/>
+    <mergeCell ref="C23:E23"/>
+    <mergeCell ref="F23:Q23"/>
+    <mergeCell ref="R23:AC23"/>
+    <mergeCell ref="C24:E24"/>
+    <mergeCell ref="F24:Q24"/>
+    <mergeCell ref="R24:AC24"/>
+    <mergeCell ref="C16:AC17"/>
+    <mergeCell ref="C21:E21"/>
+    <mergeCell ref="F21:Q21"/>
+    <mergeCell ref="R21:AC21"/>
+    <mergeCell ref="C22:E22"/>
+    <mergeCell ref="F22:Q22"/>
+    <mergeCell ref="R22:AC22"/>
+    <mergeCell ref="C12:F12"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="J12:K12"/>
+    <mergeCell ref="C9:F9"/>
+    <mergeCell ref="G9:O9"/>
+    <mergeCell ref="P9:R9"/>
+    <mergeCell ref="S9:AC9"/>
+    <mergeCell ref="C10:F10"/>
+    <mergeCell ref="G10:O10"/>
+    <mergeCell ref="P10:R10"/>
+    <mergeCell ref="S10:AC10"/>
+    <mergeCell ref="A1:V1"/>
+    <mergeCell ref="B3:AC3"/>
+    <mergeCell ref="C6:F6"/>
+    <mergeCell ref="G6:AC6"/>
+    <mergeCell ref="C7:F8"/>
+    <mergeCell ref="H7:AC7"/>
+    <mergeCell ref="G8:AC8"/>
+    <mergeCell ref="C11:F11"/>
+    <mergeCell ref="G11:L11"/>
+    <mergeCell ref="N11:S11"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <conditionalFormatting sqref="H92:M92 P92:Q92 D94:AC97">
     <cfRule type="expression" dxfId="27" priority="5">
       <formula>$K$91="有"</formula>
     </cfRule>
     <cfRule type="expression" dxfId="26" priority="6">
       <formula>$K$91=有</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I83:AC87">
     <cfRule type="expression" dxfId="25" priority="1">
       <formula>$L$75="不可"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I114:AC114 C116:AC119">
     <cfRule type="expression" dxfId="24" priority="3">
       <formula>$I$113="有"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O103:AC103 C105:AC109">
     <cfRule type="expression" dxfId="23" priority="4">
       <formula>$I$103="要"</formula>
     </cfRule>
   </conditionalFormatting>